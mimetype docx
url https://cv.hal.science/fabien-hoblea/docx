--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -221,308 +221,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization applied to landslides. Part 1: imaging hydraulic barriers</w:t>
+                <w:t xml:space="preserve">La Grande Glacière du Parmelan (1605 m, massif des Bornes, France), un géomorphosite en sursis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Casotti</w:t>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Revil</w:t>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ghorbani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf218⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54-55, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1503z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298119v1</w:t>
+                <w:t xml:space="preserve">hal-05393233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Glacière du Parmelan (1605 m, massif des Bornes, France), un géomorphosite en sursis ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced polarization applied to landslides. Part 1: imaging hydraulic barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Casotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">A Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+                <w:t xml:space="preserve">M Abdelfattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Flinois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Guerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54-55, pp.1 - 19. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1503z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393233v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground ice beyond the limits of the cryosphere. Glaciological functioning and uses of the Grande Glacière du Parmelan (Bornes massif, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,51 +746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois siècles d'enregistrement des fréquentations humaines par les graffitis souterrains de la grotte de Hautecourt (Ain, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -884,51 +884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 433, pp.108707. </w:t>
@@ -1152,51 +1152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Kemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1366,247 +1366,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map of the karsts of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des avens‐pièges à Artiodactyles dans le massif des Bauges : Trois exemples sur le plateau du Revard (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Crochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Schneider</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spelunca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 166, pp.17-19</w:t>
+              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Proceeding of the 18th Congress. Karstic sediment, Palaeontology &amp; Archaeology. S03 - Cave deposits. S08 -Archaeology and palaeontology in caves, 5 (25), pp.383-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345901v1</w:t>
+                <w:t xml:space="preserve">hal-03781897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avens‐pièges à Artiodactyles dans le massif des Bauges : Trois exemples sur le plateau du Revard (Savoie)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Map of the karsts of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Chaix</w:t>
+                <w:t xml:space="preserve">Philippe Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Nant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Proceeding of the 18th Congress. Karstic sediment, Palaeontology &amp; Archaeology. S03 - Cave deposits. S08 -Archaeology and palaeontology in caves, 5 (25), pp.383-386</w:t>
+              <w:t xml:space="preserve">Spelunca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781897v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French mountain karsts, markers of landscape evolutions</w:t>
               </w:r>
@@ -1631,51 +1631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1730,90 +1730,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French karst caves with a high heritage value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clélia Lankester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pélissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spelunca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 166, pp.27-37</w:t>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Géomorphosites »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,154 +4790,142 @@
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.7520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00397478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karstic geomorphosites : managing subterranean natural-cultural heritage sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00397702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la karstologie à la connaissance de l'hydrogéologie et de la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4966,424 +4954,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160, pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00387347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection et la valorisation des patrimoines du karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7-8, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00362557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes,Vercors, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (1), pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/edyte.2008.1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of condensation-corrosion in thermal speleogenesis : study of a hypogenic sulfidic cave in Aix-les-Bains, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nobecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Carsologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (2), pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00202468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cave and karst evolution in the Alps and their relation to paleoclimate and paleotopography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franci Gabrovsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Häuselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,73 +5390,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Carsologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (1), pp.53-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00400541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first cave occurence of jurbanite [ AI (OH SO4)? 5h20], associated with Alunogen [ AI2 (SO4) 3? 17h 20] and Tschermigite [ NH4AI(SO4)? 12h 20] : Thermal-sulfidic serpents cave, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5484,405 +5472,405 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cave and Karst Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 69 (2), pp.243-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00362532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concepts of heritage and heritage resource applied to karsts : protecting the Choranche caves (Vercors, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
+                <w:t xml:space="preserve">Cave genesis in the Alps between the Miocene and today : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franci Gabrovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Häuselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Carsologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 35 (2), pp.37-46</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (2), pp.153-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00133668v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00203167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cave genesis in the Alps between the Miocene and today : a review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philipp Häuselmann</w:t>
+                <w:t xml:space="preserve">The concepts of heritage and heritage resource applied to karsts : protecting the Choranche caves (Vercors, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50 (2), pp.153-176</w:t>
+              <w:t xml:space="preserve">Acta Carsologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (2), pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00203167v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion et ruissellement sur karst nu : les îles subpolaires de la Patagonie chilienne (Magallanes, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 38 (1), pp.13-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/karst.2001.2480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5892,91 +5880,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection de la nature abiotique et géoconservation en France. Evolutions du droit et des pratiques du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,690 +5977,690 @@
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard; Henri Jaffeux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire.Les figures changeantes de la protection de la nature. XIXe – XXIe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-230, 2023, Espace et Territoires, 9782753591981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentier karstique du Margériaz : Tannes et glacières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Lesaulnier et Serge Caillault (coord.), CDS 73. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoguide spéléologique en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéléo magazine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-45, 2022, 978-2-9552565-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les karsts savoyards : de précieux témoins de l'histoire géologique et climatique alpine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Lesaulnier; Serge Caillault; CDS73. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoguide spéléologique en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spéléo magazine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-35, 2022, 978-2-9552565-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux socio-économiques de la valorisation des géomorphosites</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Martine Ambert, Nathalie Cayla. </w:t>
+                <w:t xml:space="preserve">Valoriser les patrimoines géomorphologiques dans les Géoparcs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Ambert et Nathalie Cayla, Commission du Patrimoine Géomorphologique du CNFG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de l'Université Savoie Mont Blanc, pp.43-53, 2020</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires Université Savoie Mont Blanc, pp.54-70, 2020, 978-2-37741-046-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285715v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les patrimoines géomorphologiques dans les Géoparcs.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Martine Ambert et Nathalie Cayla, Commission du Patrimoine Géomorphologique du CNFG. </w:t>
+                <w:t xml:space="preserve">Les enjeux socio-économiques de la valorisation des géomorphosites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Ambert, Nathalie Cayla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires Université Savoie Mont Blanc, pp.54-70, 2020, 978-2-37741-046-0</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de l'Université Savoie Mont Blanc, pp.43-53, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345854v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Maîtres du Mont Déserté, sentier découverte du glissement du Nant des Granges au Châtelard (PNR-Géoparc du Massif des Bauges, Préalpes de Savoie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Ambert; Nathalie Cayla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-245, 2020, 978-2-37741-046-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labellisation, distinction et singularité territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Piaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe TANCHOUX; François PRIET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les labels dans le domaine du patrimoine culturel et naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.359-368, 2020, L'Univers des normes, 978-2-7535-7911-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01755710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux, Savoie), un piège naturel à bouquetins et chamois : un exemple de collaboration entre spéléologues et paléontologues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6681,123 +6669,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dodelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du premier colloque francophone "Histoires de désob' "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, pp.251-264, 2019, Spelunca Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempiette Cave (Entremont-le-Vieux, Savoie, France) : paleoecology, seasonality and taphonomy of an ibex and chamois trap-cave.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6806,338 +6794,338 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dodelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gourichon; L.; Daujeard; C.; Brugal; J.P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-61, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aven piège naturel à bouquetin et chamois servant de référentiel taphonomique : la grotte Tempiette à Entemont-le-Vieux (Savoie)</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The specificities of geomorphological heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Coratza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Reynard and José Brilha. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme dans les Alpes : de la pierre au métal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'homme dans les Alpes : de la pierre au métal (20), pp.51-72, 2018, Collection EDYTEM, 1762-4304</w:t>
+              <w:t xml:space="preserve">GeoHeritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 21p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099321v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specificities of geomorphological heritage</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un aven piège naturel à bouquetin et chamois servant de référentiel taphonomique : la grotte Tempiette à Entemont-le-Vieux (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dodelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHeritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 21p., 2018</w:t>
+              <w:t xml:space="preserve">L'Homme dans les Alpes : de la pierre au métal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'homme dans les Alpes : de la pierre au métal (20), pp.51-72, 2018, Collection EDYTEM, 1762-4304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017926v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages glaciaires würmiens et enregistrements karstiques dans la bordure occidentale des Bauges (Alpes du Nord, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7146,51 +7134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coutterand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7200,100 +7188,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFK, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruisselement et dissolution d'un bassin versant lapiazé des karsts de Patagonie, Ile Tarlton, Archipel de Madre de Dios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,660 +7317,660 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 137-146, 2017, 978-2-918435-11-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire national du patrimoine géologique, Instructions méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+                <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Cornée</w:t>
+                <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick de Wever</w:t>
+                <w:t xml:space="preserve">Arnault Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Géologique de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopatrimoine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, pp.110-161, 2014, Mémoire hors-série - Société géologique de France, 978-2-85363-100-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-01477532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objet emblématique Karst : Paysages, mémoires de l'environnement et des hommes, dix années de recherches au laboratoire EDYTEM.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">L'objet emblématique Géopatrimoines : Evaluer, protéger, valoriser : affirmation d'un champ de recherche transversal et collaboratif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection EDYTEM, pp. 51-85, 2014, Collection EDYTEM n°16</w:t>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp.119-142, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00982799v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objet emblématique Géopatrimoines : Evaluer, protéger, valoriser : affirmation d'un champ de recherche transversal et collaboratif.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Biot</w:t>
+                <w:t xml:space="preserve">L'objet emblématique Karst : Paysages, mémoires de l'environnement et des hommes, dix années de recherches au laboratoire EDYTEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection EDYTEM, pp.119-142, 2014, Collection EDYTEM n°16</w:t>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp. 51-85, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00982824v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Folds of the Earth : French Prealpine Geomorphological Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Fort ; Marie Françoise André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscapes and landforms of France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 183-194, 2014, 978-94-007-7021-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7022-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00868077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst waters vs. French Water Policy and Directive 2000/60/EC: how to reconcile standardisation and peculiarity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARNAUD-FASSETTA, Gilles, Eric MASSON et Emmanuel REYNARD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Dr. Friedrich Pfeil, p. 47-57, 2013, 978-3-89937-157-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00823209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et patrimoine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,100 +8015,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.201-214, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,925 +8140,925 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp. 201-214, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00964520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-J Delannoy</w:t>
+                <w:t xml:space="preserve">F. Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.n.c., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages époustouflants, uniques au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marbach, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'île aux glaciers de marbre. Dans les profondeurs des archipels de Patagonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Centre Terre, 208p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00964523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsts du massif de la Chartreuse</w:t>
+                <w:t xml:space="preserve">Le karsts du Granier, Chartreuse, et son méga-réseau souterrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Durand</w:t>
+                <w:t xml:space="preserve">Eric Sibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cabrol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denys Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association française de karstologie, pp.208-209, 2010, Karstologia Mémoires, n° 19</w:t>
+              <w:t xml:space="preserve">, Association française de karstologie, pp.210-211, 2010, Karstologia Mémoires, n° 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00489185v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karsts du Granier, Chartreuse, et son méga-réseau souterrain</w:t>
+                <w:t xml:space="preserve">Les sites et paysages karstiques français : une ressource patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denys Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association française de karstologie, pp.210-211, 2010, Karstologia Mémoires, n° 19</w:t>
+              <w:t xml:space="preserve">, Association française de karstologie, pp.110-111, 2010, Karstologia Mémoires, n° 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489288v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00486664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites et paysages karstiques français : une ressource patrimoniale</w:t>
+                <w:t xml:space="preserve">Karsts du massif de la Chartreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association française de karstologie, pp.110-111, 2010, Karstologia Mémoires, n° 19</w:t>
+              <w:t xml:space="preserve">, Association française de karstologie, pp.208-209, 2010, Karstologia Mémoires, n° 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00486664v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00489185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système karstique de la Doria (Les Déserts, Massif des Bauges, Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Chabod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de karstologie, pp.206-207, 2010, Karstologia Mémoires, n° 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00489181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsts des Alpes internes savoyardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de karstologie, pp.194-195, 2010, Karstologia Mémoires, n° 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00486776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsts du massif des Bauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cabrol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denys Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bottazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de karstologie, pp.204-205, 2010, Karstologia Mémoires, n° 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00486787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karren in Patagonia. A natural laboratory for hydroaeolian dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9103,199 +9091,199 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Ginés ; Martin Knez ; Tadej Slabe ; Wolfgang Dreybrodt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst rock features. Karren sculpturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zalozba ZRC, pp.329-348, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00363885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pralognan au fil de l'eau : gestion d'une ressource renouvelable en haute montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laslaz L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pralognan, capitale de la Vanoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Edelweiss, pp.209-238, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00171758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 500 ans de crues du Rhône enregistrées dans le lac du Bourget : confrontation au cadre chronoclimatique alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9314,120 +9302,120 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Le peuplement de l'arc alpin (édition électronique) "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Cths, pp.95-106, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00368727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau en Chartreuse : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre aujourd'hui et demain : la Chartreuse, un territoire-école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, d' ici &amp; d'ailleurs, pp.91-92, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00363881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9437,227 +9425,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans d’inventaire national du patrimoine géologique. Bilan, usages et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17, pp.208, 2021, Mémoires hors série de la Société géologique de France, 978-2-85363-104-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque INPG 2018 Chambéry, 10 ans d’inventaire national du patrimoine géologique : bilan, usages, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Rouget</w:t>
+                <w:t xml:space="preserve">G Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Egoroff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04254450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des géosites dans les espaces protégés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9679,73 +9667,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection EDYTEM n°15, 200p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsts de montagne - Géomorphologie, patrimoine et ressources - Actes du colloque organisé à Sion (Suisse) le 15 septembre 2006 dans le cadre des Journées de l' association Française de Karstologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9767,73 +9755,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection EDYTEM, pp.176, 2008, Cahiers de Géographie, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsts de montagne : géomorphologie, patrimoine et ressources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9855,51 +9843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordinateurs : Fabien Hobléa ; Emmanuel Reynard ; Jean Jacques Delannoy. Collection EDYTEM, pp.180, 2008, Collection Edytem, Cahiers de Géographie n° 7, 978-2-9520432-9-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00786283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9909,155 +9897,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: Time scaling issues in geoheritage studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (1), pp.A1-A5, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijgeop.2024.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géopatrimoines, de nouvelles ressources territoriales au service du développement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10086,51 +10074,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017/5 (717), 154 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10140,723 +10128,723 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst heritage: a sustainable resource of the Bauges Massif Regional Nature Park and Geopark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th UIS Congress Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, FFS/UIS; Association Française de Karstologie, pp.187-190, 2022, Volume I - Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst, heritage and resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Gunn</w:t>
+                <w:t xml:space="preserve">Serge Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Delaby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kyung-Sik Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Association Française de Karstologie, pp.41-42, 2022, Volume I - Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caves and karst in UNESCO protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Association Française de Karstologie, pp.171-172, 2022, Volume I Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst Geoheritage and Geosites: from Knowledge to Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyung-Sik Woo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Association Française de Karstologie, pp.45-46, 2022, Volume I - Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites INPG, fleurons des géosites du Géoparc du Massif des Bauges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans d'inventaire national du patrimoine géologique (INPG) : bilan, usages, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mém. H. S. Soc. géol. Fr. (17), pp.159-167, 2021, 978-2-85363-104-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géosites karstiques, trésors cachés du Géoparc du Massif des Bauges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst 2018, colloque 40 ans AFK et hommage R. Maire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Ass. Fr. de Karstologie, pp.167-190, 2018, 978-2-9536616-3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1248-2018: the chronic instability of Mont Granier in Chartreuse (Isère/Savoie, French Alps): a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium Rock Slope Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings, pp.13-14, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10866,1722 +10854,1722 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre « acceptance » et « réactance » : quelle acceptation sociale du Hoka UTMB Mont-Blanc par les habitants de la vallée de Chamonix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Tenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicien Tenas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AsTRES : « Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs, les acteurs locaux et internationaux du tourisme et les populations des destinations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements de trail et environnement : une relation complexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Delbes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Félicien Ténas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI congrès de l'Association Française de Sociologie "Environnement(s) et inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales and Trails: Enhancing geodiversity and vernacular knowledge in the Sesia Val Grande UNESCO Global Geopark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Guerini</w:t>
+                <w:t xml:space="preserve">Gianluca d'Incà Levis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca d'Incà Levis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+                <w:t xml:space="preserve">Stefano Collarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Di Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Geoparks Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Oct 2024, Reykjanesbær, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing community engagement in geotourism: French Alpine interpreted landscapes as a model for an innovative participatory geotrail in the Sesia Val Grande Geopark (Italy).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Giardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Amis du Vieux Chamonix, Oct 2024, Chamonix (74400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoheritage management and valorisation: experiences to share between the Massif des Bauges and the M'Goun Geoparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cave to speleo-geosite : the endokarst, a natural heritage with multiple values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress of Karst, Speleology and Enhancement of Natural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohamed V University of Rabat; Moroccan Explorers Society, Nov 2023, Rabat, Morocco. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of integrated tools to popularize geology and geoheritage to the wider public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M'Goun Geopark; Global Geopark Network; Beni-Mellal Khenifra Regional Council, Sep 2023, Marrackech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on Global Geoparks management: experience sharing from the Massif des Bauges and the M'Goun Geoparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative heritage trajectories for caves and karst in the massif des Bauges (France) and M’Goun (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Nehili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress of Karst, Speleology and Enhancement of Natural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohamed V University of Rabat; Moroccan Explorers Society, Nov 2023, Rabat, Morocco. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development : What approach to adopt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benzidiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achbal Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing municipal inventories to explore local geoheritage in the Chablais UGGp, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Adjobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-André Adjobi</w:t>
+                <w:t xml:space="preserve">Solenn Hertgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Geoparks Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development: What approach to adopt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzidiya Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Geopark Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PHCT M'Goun-Bauges scientific program: Cross-views on geosite mangement and the mobilisation of local stakeholders in the geoparks of M'Goun (Morocco) and Massif des Bauges (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khalid Benzidiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National inventory of geological heritage in France: methodology, content and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet « Cave Time Capsule 2091 ». Choix techniques et mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12590,244 +12578,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress Speleology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trap-caves for Aurochs in the Massif des Bauges : Three (four ?) sites on the Plateau du Revard - Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th UIS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Contet, Christophe Gauchon, Stéphane Jaillet, Jul 2022, Le Bourget du Lac, France. pp.383-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoconservation in France: History, Key Policies and Current Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12849,124 +12837,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subpolar karst of Madre de Dios (Magallanes, Patagonia, Chile): a masterpiece of the world geoheritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12974,218 +12962,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Honiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology - UIS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Speleology (UIS), Jul 2022, Le Bourget-du-Lac, France. pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la révélation et la mise en valeur du géopatrimoine hérité de la débâcle de l'Oisans de 1219.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille L'Hutereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille L'Hutereau</w:t>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des invasions glaciaires pléistocènes dans le karst des Bauges occidentales (Savoie, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13207,330 +13195,330 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géo-maquettes : indémodables outils de visualisation des reliefs au service de la médiation des géosciences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2016 rock falls sequence at Mont Granier (1933 m a.s.l., Chartreuse massif, France) characterized by seismology and photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Amitrano</w:t>
+                <w:t xml:space="preserve">G Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Le Roy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le karst des Bauges occidentales (Alpes du Nord, France) : un enregistreur des fluctuations glaciaires du Pléistocène supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13539,792 +13527,792 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coutterand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place of the geomorphosites in the inventory, the protection and the valorization of the geoheritage in the Auvergne-Rhône-Alpes Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAG, Nov 2017, New Delhi, India. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’une interface innovante entre chercheurs et gestionnaires pour la gestion d’une crise d’instabilité gravitaire en espace protégé de montagne: l’exemple du Mont Granier en 2016 (Réserve naturelle des Hauts de Chartreuse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Barnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Barnave</w:t>
+                <w:t xml:space="preserve">Jean Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Brun</w:t>
+                <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Laily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01462006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trap-cave with significant bone accumulation of ibex and chamois serving as taphonomic referential : the Tempiette cave (Entremont-le-Vieux, Savoie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Working Group Taphonomy meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de la distinction territoriale en montagne : vers un nouveau régime d’authenticité patrimoniale ?”</w:t>
+                <w:t xml:space="preserve">Labellisations plurielles et singularité territoriale : tensions sur la ressource patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès bisannual de l’Association of Critical Heritage Studies ACHS « What does heritage change ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Critical Heritage Studies ACHS, 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque : Les labels dans le domaine du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442979v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labellisations plurielles et singularité territoriale : tensions sur la ressource patrimoniale</w:t>
+                <w:t xml:space="preserve">Trajectoires de la distinction territoriale en montagne : vers un nouveau régime d’authenticité patrimoniale ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Darroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les labels dans le domaine du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès bisannual de l’Association of Critical Heritage Studies ACHS « What does heritage change ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Critical Heritage Studies ACHS, 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442969v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation et labellisation territoriale : Les PNR comme lieux d’expérimentation entre singularisation et normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et frontières : le développement à l’épreuve des régions frontalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Association de Science Régionale de Langue Française, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geopark label a way to singling mountain areas in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14340,87 +14328,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mountains, uplands, lowlands. European landscapes from an altitudinal perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Permanent European Conference on the Study of the Rural Landscape, Sep 2016, Seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14428,754 +14416,754 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Slope Stability 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERGEO – A DIGITAL PLATFORM FOR EDUCATION TO GEOMORPHOSITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comanescu Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Coratza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darbellay Lucie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAG Regional Conference on Geomorphology "Gradualism vs Catastrophism"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Barnaul, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of prokaryotic and eukaryotic diversity in microbial mats from the gouffre de la Sambuy Seythenex, Savoie, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Karst and Microorganisms " 22nd International Karstological School "Classical karst"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01023697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau entre mémoire et devenir. Programme sur la Gestion Intégrée de la Ressource en Eau dans les PNR du Sud-Est</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The geomorphosites of Madre de Dios island (Patagonia, Chile) : &amp;quot;marble glaciers&amp;quot;, painting caves and hydro-aeolian karst landform. A singular heritage unique in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international pluridisciplinaire, plurisectoriel scientifique et formatif Les recherches actions collaboratives : une révolution silencieuse de la connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dijon, France. pp.6</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00962395v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00966896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géosites endokarstiques : la construction d'un inventaire spécifique pour un patrimoine singulier... et pluriel !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Cailhol</w:t>
+                <w:t xml:space="preserve">L'eau entre mémoire et devenir. Programme sur la Gestion Intégrée de la Ressource en Eau dans les PNR du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Serroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ferraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopatrimoine : un lustre d'inventaire en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dignes les Bains, France. pp. 210</w:t>
+              <w:t xml:space="preserve">colloque international pluridisciplinaire, plurisectoriel scientifique et formatif Les recherches actions collaboratives : une révolution silencieuse de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dijon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00964696v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00962395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomorphosites of Madre de Dios island (Patagonia, Chile) : &amp;quot;marble glaciers&amp;quot;, painting caves and hydro-aeolian karst landform. A singular heritage unique in the world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les géosites endokarstiques : la construction d'un inventaire spécifique pour un patrimoine singulier... et pluriel !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Morel</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Géopatrimoine : un lustre d'inventaire en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dignes les Bains, France. pp. 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00966896v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00964696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new network on mountain geomorphosites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Bollati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15207,73 +15195,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoVision&amp;quot; project : how to increase both knowledge and awareness on natural hazards in the Massif des Bauges Geopark (French Northen Pre-Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15289,113 +15277,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Geoparks Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Italy. pp. 114-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00912555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Geosciences experienced in the Bauges Geopark (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Peisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15414,73 +15402,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Geoparks Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Portugal. pp. 153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00964581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et réajustement post-glaciaire du karst et des surfaces lapiazées de l'archipel de Patagonie (Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15489,106 +15477,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variabilité spatiale des environnements quaternaires contraintes, echelles et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00868383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la matière organique chromophorique comme indicateur d'impact des activités sylvicoles sur la qualité des eaux des sources karstiques de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15647,194 +15635,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Réunion Annuelle des Géochimistes Organiciens Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00950438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding geotours on the field in mountain areas: the role of mountain leaders in the Bauges Geopark, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Peisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Geoparks Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Portugal. pp. 153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00964595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of fluorescent organic matter to characterize the impact of forestry on karst water quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15863,73 +15851,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Karstological School " Classical Karst", Underground Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Postojna, Slovenia. 86p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00863863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la quantification des impacts anthropiques à la discrimination des sources de perturbation de la qualité des eaux captées en milieu karstique : études alpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15938,227 +15926,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater 2011 : Gestion des ressources en eau souterraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orleans, France. pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00964670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour l'identification et la caractérisation de la matière organique dans les eaux souterraines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géosciences et projets de territoire : comparaison et conciliation de trois projets de géoparcs dans les Préalpes françaises du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrette</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Peisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.471-474</w:t>
+              <w:t xml:space="preserve">Les géosciences au service de la société. Colloque en l'honneur du Professeur Marthaler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00623101v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00691413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Via GéoAlpina : itinérance géologique à travers les Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16174,346 +16162,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géosciences au service de la société. Colloque en l'honneur du Professeur Marthaler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00691418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Pabion Mouriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01062260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géosciences et projets de territoire : comparaison et conciliation de trois projets de géoparcs dans les Préalpes françaises du Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie pour l'identification et la caractérisation de la matière organique dans les eaux souterraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renau</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géosciences au service de la société. Colloque en l'honneur du Professeur Marthaler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.23-36</w:t>
+              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00691413v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00623101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation et dissolution superficielle des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16545,100 +16533,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00623056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en continu de la matière organique fluorescente aux émergences karstiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16666,100 +16654,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.467-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00623132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux record de dissolution superficielle des karsts de Patagonie : instrumentation et quantification sur le bassin versant expérimental de Tartlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16791,73 +16779,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00540324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matière organique indicateur des activités sylvicoles en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16866,451 +16854,451 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00540253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of mapping alpine geosites in small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+                <w:t xml:space="preserve">Réflexion sur la valorisation de Géosites fortement dégradés, l'exemple des dunes lacustres d'Excenevex - Haute Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kramar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping Geoheritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00397726v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00375612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur la valorisation de Géosites fortement dégradés, l'exemple des dunes lacustres d'Excenevex - Haute Savoie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+                <w:t xml:space="preserve">The challenge of mapping alpine geosites in small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Apt, France</w:t>
+              <w:t xml:space="preserve">Mapping Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00375612v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00397726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des géopatrimoines au cœur d'un projet de territoire, l'exemple du Chablais (62 communes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kramar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphosites 2009 : imagerie, inventaire, mise en valeur et vulgarisation du patrimoine géomorphologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00374135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la géomorphologie dans l'offre géotouristique au sein de la chaîne alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17339,837 +17327,837 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Géomorphologie Université Paris-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00397718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site thermominéral de Choumak (Sibérie orientale) : un modèle possible d' écotourisme durable ?</w:t>
+                <w:t xml:space="preserve">Le karst hydrothermal d'Aix-les-Bains (Savoie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du lac Baïkal à la mer d' Aral et du Léman à l' océan, eau et développement durable dans l' ère de la globalisation. Approches comparatives en Russie, CEI et Eurasie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Evian, France. pp.257-258</w:t>
+              <w:t xml:space="preserve">Séance spécialisée de la Société Géologique de France " Hydrothermalisme en domaine continental "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00421894v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00363854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sensorial experience to virtual reality: benchmark of good practices for the mediation and the valorisation of the geological heritage in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogéologie karstique du massif des Bauges : état des connaissances et contributions de Michel Lepiller aux recherches fondamentales et appliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Dodelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Geoparks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Osnabrück, Germany. pp.31</w:t>
+              <w:t xml:space="preserve">Journée technique du Comité Français de l'Association Internationale des Hydrogéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orléans, France. pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392000v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00363798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karst hydrothermal d'Aix-les-Bains (Savoie, France)</w:t>
+                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance spécialisée de la Société Géologique de France " Hydrothermalisme en domaine continental "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00363854v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00363787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogéologie karstique du massif des Bauges : état des connaissances et contributions de Michel Lepiller aux recherches fondamentales et appliquées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Lasserre</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique du Comité Français de l'Association Internationale des Hydrogéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Orléans, France. pp.71-81</w:t>
+              <w:t xml:space="preserve">4ème Journées nationales du patrimoine géologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Digne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00363798v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From sensorial experience to virtual reality: benchmark of good practices for the mediation and the valorisation of the geological heritage in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
+              <w:t xml:space="preserve">Conference on Geoparks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Osnabrück, Germany. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00363787v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site thermominéral de Choumak (Sibérie orientale) : un modèle possible d' écotourisme durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Chpeiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mineeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Rodionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées nationales du patrimoine géologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Digne, France</w:t>
+              <w:t xml:space="preserve">Du lac Baïkal à la mer d' Aral et du Léman à l' océan, eau et développement durable dans l' ère de la globalisation. Approches comparatives en Russie, CEI et Eurasie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Evian, France. pp.257-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392004v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00421894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparative de la gestion des eaux souterraines karstiques dans la région d'Irkoutsk (Sibérie orientale, Russie) et dans les Alpes du nord françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trofimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Du lac Baïkal à la mer d'Aral et du Léman à l'océan, eau et développement durable dans l'ère de la globalisation. Approches comparatives en Russie, CEI et Eurasie."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Evian, France. pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00363810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques comparées de médiation scientifique autour du patrimoine géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18198,113 +18186,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil des résumés de la 22ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00363851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floods, droughts and dwellings in front of the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18323,336 +18311,336 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOLIVAR Open Science Meeting: Natural Climate Variability and Global Warming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floods, droughts and human settlements in front of the Alps: a paleo-environmental perspective from Lake Bourget Holocene sediments and surrounding natural archives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude d'impact de la pratique de la spéléologie sur la qualité des eaux souterraines karstiques captées : présentation de la démarche et du protocole mis en œuvre en Savoie et dans le sud-Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 3rd general assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6898</w:t>
+              <w:t xml:space="preserve">Étude d'impact de la pratique de la spéléologie sur la qualité des eaux souterraines karstiques captées : présentation de la démarche et du protocole mis en œuvre en Savoie et dans le sud-Vercors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sorrèze, France. pp.74-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195689v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00363816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'impact de la pratique de la spéléologie sur la qualité des eaux souterraines karstiques captées : présentation de la démarche et du protocole mis en œuvre en Savoie et dans le sud-Vercors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floods, droughts and human settlements in front of the Alps: a paleo-environmental perspective from Lake Bourget Holocene sediments and surrounding natural archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude d'impact de la pratique de la spéléologie sur la qualité des eaux souterraines karstiques captées : présentation de la démarche et du protocole mis en œuvre en Savoie et dans le sud-Vercors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Sorrèze, France. pp.74-80</w:t>
+              <w:t xml:space="preserve">EGU 3rd general assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00363816v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise et la médiation scientifiques : des outils pour la gestion durable de l'environnement karstique. Quelques pistes de recherche développées par le laboratoire Edytem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Gestion durable de l'environnement karstique "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Neuchâtel, Suisse. pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00363835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama du géotourisme au sein de l'arc alpin : inventaire et typologie de l'offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18681,113 +18669,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème réunion sciences de la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France. pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie de concrétions contrôlée par des mouvements relatifs voûte / plancher. Réseau de Pont-de-Ratz, Hérault, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18806,633 +18794,633 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séries sédimentaires endokarstiques : mémoires de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Han-sur-Lesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoecology and balneological assessment of siberian and french alps mineral waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Shpeizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Rodionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M. Shpeizer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.A. Rodionova</w:t>
+                <w:t xml:space="preserve">A.I. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Smirnov</w:t>
+                <w:t xml:space="preserve">N.K. Dzhabarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Mineeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the first International Symposium " Baïkal Lake. The current state of the surface and underground hydrosphere in the mountainous areeas "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Novosibirsk, Russia. pp.274-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des scientifiquesà la gestion durable de l'environnement karstique : quelques pistes de recherche développées par le laboratoire EDYTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Gestion durable de l'Environnement karstique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Chaux de Fonds, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier sur le réseau des Échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Choppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Choppy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+                <w:t xml:space="preserve">A. Beauquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beauquis</w:t>
+                <w:t xml:space="preserve">Morgan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Rencontre d'Octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Saint-Christophe-la-Grotte, France. pp.131-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00115524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karstification et spéléogenèse en domaine glaciaire et périglaciaire : état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Rencontre d'octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Saint-Christophe-la-Grotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project of large alpine lakes UNITWIN network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Eurolakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lausanne-Jongny, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of cavers and cave scientists for the inventory, the pointing out and the study of caves with bear bonesÂ : example of the Savoie area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nant</w:t>
+                <w:t xml:space="preserve">C. Dodelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Cave Bear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Entremont-le-Vieux (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19442,775 +19430,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d’un nouvel aven-piège à aurochs sur le Plateau du Revard (Savoie) : Le Creux de l’Aurochs and roll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre archéologiques de Savoie 2024 - 12ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GIS techniques as valuable tools for the cartographic representation of geosites in the Massif des Bauges UNESCO Global Geopark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzidiya Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on UNESCO Global Geoparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Mosasauridae (Reptilia, Squamata) in the Late Campanian (latest Cretaceous) of Savoie (Chartreuse Massif, French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+                <w:t xml:space="preserve">Hélène Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bourget</w:t>
+                <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Paleontological Congress 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03892323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-method diachronic approach of the rockfalls and landslides at Mont Granier (1933 m a.s.l., Chartreuse Massif, French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Barnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Buffle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small rock avalanche of January 9, 2016 from the calcareous NW pillar of the iconic Mont Granier (1933 m a.s.l., French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavi Gallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20220,397 +20208,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creux de l'Aurochs and roll, Les Déserts, Savoie. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie Auvergne Rhône-Alpes. 2023, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Trou des Artios à Saint-François-de-Sales - Savoie. Rapport d'opération archéologique 2021. Rapport de recherche. Service Régional d'Archéologie Auvergne Rhône Alpes. 108 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Conseils scientifiques des espaces protégés des Alpes du Nord. Une étude inter- et transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Denayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Denayer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Labex ITEM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Conseils scientifiques des espaces protégés des Alpes du Nord. Une étude inter- et transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Labex ITEM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20620,147 +20608,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de la distinction territoriale en montagne : vers un nouveau régime d’authenticité patrimoniale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01578896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20770,205 +20758,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux – Savoie) : un piège naturel à bouquetins et chamois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Gay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géopatrimoniale du géomorphosite (dunes hydrauliques lacustres et éolienne) d'Excenevex (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kramar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20980,81 +20968,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00375725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t>
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
@@ -21098,81 +21086,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393915v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
+                <w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
@@ -21216,148 +21204,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393919v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'impact de la pratique spéléologique sur la qualité des eaux souterraines karstiques captées. mise au point d'un protocole d'étude, application en Savoie (système de la Doria) et dans le sud-Vercors (système du Brudour)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21379,103 +21367,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00393917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21527,73 +21515,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00393906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21645,334 +21633,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00393911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système karstique des Echelles : approche expérimentale du fonctionnement hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pays des mille et un lacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système karstique des Echelles : approche expérimentale du fonctionnement hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of cavers and caves scientistsfor the inventory, the pointing out and the study of caves with bears bones : example of the Savoie area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance et valorisation du karst de Chartreuse le système karstique des Echelles (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21981,51 +21969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22035,91 +22023,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eaux, reliefs et paysages : gestion durable des ressources géopatrimoniales des montagnes karstiques. De la recherche à l'action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Savoie Mont-Blanc, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05011845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22129,105 +22117,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource patrimoniale dans le développement des espaces montagnards marginalisés et proxi-urbains. L’expérience Geopark.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01217831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId465"/>
+      <w:footerReference w:type="default" r:id="rId464"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22295,51 +22283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11202779"/>
+    <w:nsid w:val="3A1FDC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22526,51 +22514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-hoblea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3857-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133347672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Casotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelfattah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1503z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Letscher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;lia Lankester" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Coratza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clivaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Com&#259;nescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-018-0298-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ferraton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18598" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0566" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wallner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-2s5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Serroi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besancenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bregard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hanus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP417.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0118-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00910946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#228;uselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kubik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9607" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V1GX93FQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00516065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00505108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L49X9P2J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nobecourt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franci Gabrovsek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2001.2480" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345872v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.speleomag.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Krupka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755710v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pia&#239;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477532v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corn&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982824v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868077v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ambert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056644v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Delannoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoblea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964523v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489185v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabrol" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489288v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Bourgeois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486664v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chabod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parsy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486776v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486787v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bottazzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00171758v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254450v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rouget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Egoroff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hobl&#233;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982744v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346667v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gunn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delaby" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Sik Woo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346636v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347676v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Desbois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421944v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Tenas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delbes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien T&#233;nas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Inc&#224; Levis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Collarin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Di Toni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394053v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348702v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347856v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nehili" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449655v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achbal Driss" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348611v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Adjobi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Hertgen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Justice" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714159v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588078v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L'Hutereau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588052v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348509v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462006v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laily" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442979v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442969v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451735v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366235v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comanescu Laura" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Lucie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023697v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tual" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962395v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barbon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964696v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00966896v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982255v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912555v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964581v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peisser" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868383v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950438v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964595v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863863v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964670v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623101v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691418v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623132v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540253v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397726v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375612v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kramar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374135v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397718v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00421894v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Chpeiser" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marakov" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mineeva" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Rodionova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392000v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363798v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadilhac" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dodelin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasserre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392004v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363810v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trofimova" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363851v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196293v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195689v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363816v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363835v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147471v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123379v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115358v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Shpeizer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Smirnov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Dzhabarova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mineeva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148367v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115524v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choppy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauquis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148443v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148444v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115591v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dodelin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892323v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourget" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205971v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Denayer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205999v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375725v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369356v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picollier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103960v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148366v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115599v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148449v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148433v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011845v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01217831v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-hoblea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3857-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133347672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1503z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Casotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelfattah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Letscher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crochet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;lia Lankester" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Coratza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clivaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Com&#259;nescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-018-0298-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ferraton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18598" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0566" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wallner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-2s5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Serroi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besancenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bregard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hanus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP417.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0118-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00910946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#228;uselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kubik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9607" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V1GX93FQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00516065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00505108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nobecourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franci Gabrovsek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2001.2480" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.speleomag.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Krupka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pia&#239;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corn&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_18" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ambert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056644v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Delannoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoblea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Bourgeois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chabod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parsy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bottazzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00171758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363881v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rouget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Egoroff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hobl&#233;a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gunn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delaby" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Sik Woo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346636v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347676v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Desbois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Tenas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delbes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien T&#233;nas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395460v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Inc&#224; Levis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Collarin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Di Toni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347856v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348705v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nehili" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achbal Driss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348611v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Adjobi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Hertgen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Justice" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588078v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L'Hutereau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348509v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462006v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laily" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442969v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piai" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442979v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442980v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451735v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comanescu Laura" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Lucie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tual" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00966896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962395v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barbon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964696v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982255v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912555v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964581v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peisser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868383v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950438v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691413v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691418v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623101v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623132v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540253v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375612v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kramar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397726v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363798v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadilhac" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dodelin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasserre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392000v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00421894v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Chpeiser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marakov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mineeva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Rodionova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trofimova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363851v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196293v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363816v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195689v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363835v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123379v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115358v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Shpeizer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Smirnov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Dzhabarova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mineeva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148367v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115524v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choppy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauquis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148443v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dodelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892323v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourget" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205971v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Denayer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205999v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578896v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369356v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picollier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103960v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148366v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115599v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148449v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148433v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011845v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01217831v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>