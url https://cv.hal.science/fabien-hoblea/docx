--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -221,308 +221,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Glacière du Parmelan (1605 m, massif des Bornes, France), un géomorphosite en sursis ?</w:t>
+                <w:t xml:space="preserve">Induced polarization applied to landslides. Part 1: imaging hydraulic barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">Clément Casotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+                <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Flinois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Abdelfattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1503z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393233v1</w:t>
+                <w:t xml:space="preserve">hal-05298119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization applied to landslides. Part 1: imaging hydraulic barriers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Grande Glacière du Parmelan (1605 m, massif des Bornes, France), un géomorphosite en sursis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ghorbani</w:t>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Abdelfattah</w:t>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Guerini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 242, </w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54-55, pp.1 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1503z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298119v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground ice beyond the limits of the cryosphere. Glaciological functioning and uses of the Grande Glacière du Parmelan (Bornes massif, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,51 +746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois siècles d'enregistrement des fréquentations humaines par les graffitis souterrains de la grotte de Hautecourt (Ain, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -884,51 +884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 433, pp.108707. </w:t>
@@ -1152,51 +1152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Kemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1510,51 +1510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map of the karsts of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1631,51 +1631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1730,51 +1730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French karst caves with a high heritage value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clélia Lankester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Géomorphosites »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes,Vercors, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,51 +5758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion et ruissellement sur karst nu : les îles subpolaires de la Patagonie chilienne (Magallanes, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5920,51 +5920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,51 +6036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentier karstique du Margériaz : Tannes et glacières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Lesaulnier et Serge Caillault (coord.), CDS 73. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoguide spéléologique en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6122,51 +6122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les karsts savoyards : de précieux témoins de l'histoire géologique et climatique alpine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Lesaulnier; Serge Caillault; CDS73. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoguide spéléologique en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6208,51 +6208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les patrimoines géomorphologiques dans les Géoparcs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6419,51 +6419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Maîtres du Mont Déserté, sentier découverte du glissement du Nant des Granges au Châtelard (PNR-Géoparc du Massif des Bauges, Préalpes de Savoie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Ambert; Nathalie Cayla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8064,254 +8064,254 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ambert</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-J Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp. 201-214, 2013</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.n.c., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00964520v1</w:t>
+                <w:t xml:space="preserve">hal-03056644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Reynard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M. Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Mercier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.n.c., 2013</w:t>
+              <w:t xml:space="preserve">, Dunod, pp. 201-214, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056644v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00964520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages époustouflants, uniques au monde</w:t>
               </w:r>
@@ -9937,51 +9937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (1), pp.A1-A5, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10142,51 +10142,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst heritage: a sustainable resource of the Bauges Massif Regional Nature Park and Geopark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10274,51 +10274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyung-Sik Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -10380,51 +10380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -10473,51 +10473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst Geoheritage and Geosites: from Knowledge to Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyung-Sik Woo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10592,51 +10592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10674,51 +10674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géosites karstiques, trésors cachés du Géoparc du Massif des Bauges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10767,51 +10767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1248-2018: the chronic instability of Mont Granier in Chartreuse (Isère/Savoie, French Alps): a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium Rock Slope Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings, pp.13-14, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10894,51 +10894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Tenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AsTRES : « Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs, les acteurs locaux et internationaux du tourisme et les populations des destinations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10989,51 +10989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Ténas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11097,51 +11097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca d'Incà Levis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Collarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11209,64 +11209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing community engagement in geotourism: French Alpine interpreted landscapes as a model for an innovative participatory geotrail in the Sesia Val Grande Geopark (Italy).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Giardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11304,77 +11304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11468,51 +11468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benzidiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11550,51 +11550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cave to speleo-geosite : the endokarst, a natural heritage with multiple values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress of Karst, Speleology and Enhancement of Natural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohamed V University of Rabat; Moroccan Explorers Society, Nov 2023, Rabat, Morocco. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11645,51 +11645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M'Goun Geopark; Global Geopark Network; Beni-Mellal Khenifra Regional Council, Sep 2023, Marrackech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11708,299 +11708,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on Global Geoparks management: experience sharing from the Massif des Bauges and the M'Goun Geoparks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative heritage trajectories for caves and karst in the massif des Bauges (France) and M’Goun (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Nehili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">3rd International Congress of Karst, Speleology and Enhancement of Natural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed V University of Rabat; Moroccan Explorers Society, Nov 2023, Rabat, Morocco. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449727v1</w:t>
+                <w:t xml:space="preserve">hal-04348705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative heritage trajectories for caves and karst in the massif des Bauges (France) and M’Goun (Morocco)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Climate change impact on Global Geoparks management: experience sharing from the Massif des Bauges and the M'Goun Geoparks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Nehili</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress of Karst, Speleology and Enhancement of Natural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohamed V University of Rabat; Moroccan Explorers Society, Nov 2023, Rabat, Morocco. pp.52</w:t>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348705v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development : What approach to adopt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benzidiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12090,51 +12090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Adjobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Hertgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12185,51 +12185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development: What approach to adopt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzidiya Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12306,51 +12306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PHCT M'Goun-Bauges scientific program: Cross-views on geosite mangement and the mobilisation of local stakeholders in the geoparks of M'Goun (Morocco) and Massif des Bauges (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12686,51 +12686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12779,277 +12779,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies and Current Tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+                <w:t xml:space="preserve">The subpolar karst of Madre de Dios (Magallanes, Patagonia, Chile): a masterpiece of the world geoheritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Honiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology - UIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Speleology (UIS), Jul 2022, Le Bourget-du-Lac, France. pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714150v1</w:t>
+                <w:t xml:space="preserve">hal-04346905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The subpolar karst of Madre de Dios (Magallanes, Patagonia, Chile): a masterpiece of the world geoheritage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnauld Malard</w:t>
+                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies and Current Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology - UIS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Speleology (UIS), Jul 2022, Le Bourget-du-Lac, France. pp.55-58</w:t>
+              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346905v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la révélation et la mise en valeur du géopatrimoine hérité de la débâcle de l'Oisans de 1219.</w:t>
               </w:r>
@@ -13074,51 +13074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13195,51 +13195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -13268,51 +13268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géo-maquettes : indémodables outils de visualisation des reliefs au service de la médiation des géosciences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13415,51 +13415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Chambery, France</w:t>
@@ -13613,51 +13613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place of the geomorphosites in the inventory, the protection and the valorization of the geoheritage in the Auvergne-Rhône-Alpes Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAG, Nov 2017, New Delhi, India. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14151,264 +14151,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et labellisation territoriale : Les PNR comme lieux d’expérimentation entre singularisation et normalisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The geopark label a way to singling mountain areas in France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires et frontières : le développement à l’épreuve des régions frontalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Association de Science Régionale de Langue Française, 2016, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Mountains, uplands, lowlands. European landscapes from an altitudinal perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Permanent European Conference on the Study of the Rural Landscape, Sep 2016, Seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442980v1</w:t>
+                <w:t xml:space="preserve">hal-01451735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geopark label a way to singling mountain areas in France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonialisation et labellisation territoriale : Les PNR comme lieux d’expérimentation entre singularisation et normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Darroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountains, uplands, lowlands. European landscapes from an altitudinal perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Permanent European Conference on the Study of the Rural Landscape, Sep 2016, Seefeld, Austria</w:t>
+              <w:t xml:space="preserve">Territoires et frontières : le développement à l’épreuve des régions frontalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Association de Science Régionale de Langue Française, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451735v1</w:t>
+                <w:t xml:space="preserve">hal-01442980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15989,355 +15989,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00964670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géosciences et projets de territoire : comparaison et conciliation de trois projets de géoparcs dans les Préalpes françaises du Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Via GéoAlpina : itinérance géologique à travers les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géosciences au service de la société. Colloque en l'honneur du Professeur Marthaler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.23-36</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00691413v1</w:t>
+                <w:t xml:space="preserve">halsde-00691418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Via GéoAlpina : itinérance géologique à travers les Alpes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Pabion Mouriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géosciences au service de la société. Colloque en l'honneur du Professeur Marthaler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.119-130</w:t>
+              <w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00691418v1</w:t>
+                <w:t xml:space="preserve">halsde-01062260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géosciences et projets de territoire : comparaison et conciliation de trois projets de géoparcs dans les Préalpes françaises du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Peisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t>
+              <w:t xml:space="preserve">Les géosciences au service de la société. Colloque en l'honneur du Professeur Marthaler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01062260v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00691413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l'identification et la caractérisation de la matière organique dans les eaux souterraines</w:t>
               </w:r>
@@ -16917,247 +16917,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00540253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur la valorisation de Géosites fortement dégradés, l'exemple des dunes lacustres d'Excenevex - Haute Savoie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+                <w:t xml:space="preserve">The challenge of mapping alpine geosites in small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Apt, France</w:t>
+              <w:t xml:space="preserve">Mapping Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00375612v1</w:t>
+                <w:t xml:space="preserve">halsde-00397726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of mapping alpine geosites in small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+                <w:t xml:space="preserve">Réflexion sur la valorisation de Géosites fortement dégradés, l'exemple des dunes lacustres d'Excenevex - Haute Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kramar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping Geoheritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00397726v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00375612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des géopatrimoines au cœur d'un projet de territoire, l'exemple du Chablais (62 communes)</w:t>
               </w:r>
@@ -17195,51 +17195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kramar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphosites 2009 : imagerie, inventaire, mise en valeur et vulgarisation du patrimoine géomorphologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
@@ -17357,571 +17357,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00397718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karst hydrothermal d'Aix-les-Bains (Savoie, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From sensorial experience to virtual reality: benchmark of good practices for the mediation and the valorisation of the geological heritage in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Audra</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance spécialisée de la Société Géologique de France " Hydrothermalisme en domaine continental "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Conference on Geoparks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Osnabrück, Germany. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00363854v1</w:t>
+                <w:t xml:space="preserve">halsde-00392000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogéologie karstique du massif des Bauges : état des connaissances et contributions de Michel Lepiller aux recherches fondamentales et appliquées</w:t>
+                <w:t xml:space="preserve">Le karst hydrothermal d'Aix-les-Bains (Savoie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Lasserre</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique du Comité Français de l'Association Internationale des Hydrogéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Orléans, France. pp.71-81</w:t>
+              <w:t xml:space="preserve">Séance spécialisée de la Société Géologique de France " Hydrothermalisme en domaine continental "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00363798v1</w:t>
+                <w:t xml:space="preserve">halsde-00363854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
+              <w:t xml:space="preserve">4ème Journées nationales du patrimoine géologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Digne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00363787v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées nationales du patrimoine géologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Digne, France</w:t>
+              <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392004v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00363787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sensorial experience to virtual reality: benchmark of good practices for the mediation and the valorisation of the geological heritage in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogéologie karstique du massif des Bauges : état des connaissances et contributions de Michel Lepiller aux recherches fondamentales et appliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Dodelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Geoparks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Osnabrück, Germany. pp.31</w:t>
+              <w:t xml:space="preserve">Journée technique du Comité Français de l'Association Internationale des Hydrogéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orléans, France. pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392000v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00363798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site thermominéral de Choumak (Sibérie orientale) : un modèle possible d' écotourisme durable ?</w:t>
               </w:r>
@@ -18058,51 +18058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trofimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Du lac Baïkal à la mer d'Aral et du Léman à l'océan, eau et développement durable dans l'ère de la globalisation. Approches comparatives en Russie, CEI et Eurasie."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Evian, France. pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19582,51 +19582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d’un nouvel aven-piège à aurochs sur le Plateau du Revard (Savoie) : Le Creux de l’Aurochs and roll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19742,51 +19742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzidiya Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on UNESCO Global Geoparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marrakech, Morocco</w:t>
@@ -19867,51 +19867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Paleontological Congress 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.80</w:t>
@@ -20065,51 +20065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small rock avalanche of January 9, 2016 from the calcareous NW pillar of the iconic Mont Granier (1933 m a.s.l., French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20235,51 +20235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creux de l'Aurochs and roll, Les Déserts, Savoie. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20323,51 +20323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Trou des Artios à Saint-François-de-Sales - Savoie. Rapport d'opération archéologique 2021. Rapport de recherche. Service Régional d'Archéologie Auvergne Rhône Alpes. 108 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20674,51 +20674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20899,64 +20899,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géopatrimoniale du géomorphosite (dunes hydrauliques lacustres et éolienne) d'Excenevex (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kramar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22037,51 +22037,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eaux, reliefs et paysages : gestion durable des ressources géopatrimoniales des montagnes karstiques. De la recherche à l'action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Savoie Mont-Blanc, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22283,51 +22283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A1FDC13"/>
+    <w:nsid w:val="37938681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22514,51 +22514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-hoblea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3857-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133347672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1503z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Casotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelfattah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Letscher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crochet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;lia Lankester" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Coratza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clivaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Com&#259;nescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-018-0298-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ferraton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18598" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0566" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wallner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-2s5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Serroi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besancenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bregard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hanus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP417.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0118-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00910946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#228;uselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kubik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9607" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V1GX93FQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00516065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00505108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nobecourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franci Gabrovsek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2001.2480" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.speleomag.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Krupka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pia&#239;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corn&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_18" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ambert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056644v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Delannoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoblea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Bourgeois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chabod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parsy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bottazzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00171758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363881v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rouget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Egoroff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hobl&#233;a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gunn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delaby" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Sik Woo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346636v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347676v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Desbois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Tenas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delbes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien T&#233;nas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395460v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Inc&#224; Levis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Collarin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Di Toni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347856v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348705v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nehili" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achbal Driss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348611v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Adjobi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Hertgen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Justice" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588078v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L'Hutereau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348509v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462006v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laily" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442969v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piai" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442979v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442980v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451735v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comanescu Laura" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Lucie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tual" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00966896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962395v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barbon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964696v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982255v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912555v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964581v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peisser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868383v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950438v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691413v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691418v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623101v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623132v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540253v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375612v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kramar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397726v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363798v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadilhac" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dodelin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasserre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392000v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00421894v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Chpeiser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marakov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mineeva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Rodionova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trofimova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363851v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196293v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363816v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195689v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363835v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123379v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115358v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Shpeizer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Smirnov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Dzhabarova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mineeva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148367v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115524v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choppy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauquis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148443v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dodelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892323v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourget" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205971v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Denayer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205999v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578896v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369356v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picollier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103960v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148366v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115599v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148449v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148433v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011845v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01217831v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-hoblea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3857-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133347672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Casotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelfattah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1503z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Letscher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crochet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;lia Lankester" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Coratza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clivaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Com&#259;nescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-018-0298-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ferraton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18598" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0566" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wallner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-2s5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Serroi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besancenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bregard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hanus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP417.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0118-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00910946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#228;uselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kubik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9607" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V1GX93FQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00516065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00505108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nobecourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franci Gabrovsek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2001.2480" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.speleomag.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Krupka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pia&#239;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corn&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_18" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Delannoy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoblea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Bourgeois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chabod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parsy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bottazzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00171758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363881v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rouget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Egoroff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hobl&#233;a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gunn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delaby" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Sik Woo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346636v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347676v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Desbois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Tenas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delbes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien T&#233;nas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395460v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Inc&#224; Levis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Collarin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Di Toni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347856v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nehili" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achbal Driss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348611v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Adjobi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Hertgen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Justice" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588078v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L'Hutereau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348509v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462006v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laily" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442969v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piai" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442979v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451735v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comanescu Laura" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Lucie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tual" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00966896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962395v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barbon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964696v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982255v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912555v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964581v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peisser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868383v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950438v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691418v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691413v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623101v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623132v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540253v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397726v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375612v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kramar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363854v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392004v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363798v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadilhac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dodelin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasserre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00421894v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Chpeiser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marakov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mineeva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Rodionova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trofimova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363851v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196293v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363816v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195689v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363835v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123379v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115358v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Shpeizer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Smirnov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Dzhabarova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mineeva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148367v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115524v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choppy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauquis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148443v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dodelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892323v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourget" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205971v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Denayer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205999v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578896v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369356v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picollier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103960v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148366v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115599v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148449v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148433v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011845v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01217831v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>