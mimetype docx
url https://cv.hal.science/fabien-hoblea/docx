--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -221,308 +221,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization applied to landslides. Part 1: imaging hydraulic barriers</w:t>
+                <w:t xml:space="preserve">La Grande Glacière du Parmelan (1605 m, massif des Bornes, France), un géomorphosite en sursis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Casotti</w:t>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Revil</w:t>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ghorbani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf218⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54-55, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1503z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298119v1</w:t>
+                <w:t xml:space="preserve">hal-05393233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Glacière du Parmelan (1605 m, massif des Bornes, France), un géomorphosite en sursis ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced polarization applied to landslides. Part 1: imaging hydraulic barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Casotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">A Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+                <w:t xml:space="preserve">M Abdelfattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Flinois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Guerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54-55, pp.1 - 19. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1503z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393233v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground ice beyond the limits of the cryosphere. Glaciological functioning and uses of the Grande Glacière du Parmelan (Bornes massif, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -727,1205 +727,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois siècles d'enregistrement des fréquentations humaines par les graffitis souterrains de la grotte de Hautecourt (Ain, France)</w:t>
+                <w:t xml:space="preserve">Trois siècles d’enregistrement des fréquentations humaines dans la grotte de Hautecourt (Ain, France),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Kemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Letscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 81, pp.45-60</w:t>
+              <w:t xml:space="preserve">, 2023, 81, pp. 45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346588v1</w:t>
+                <w:t xml:space="preserve">hal-04767228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies, and Current Tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Trois siècles d'enregistrement des fréquentations humaines par les graffitis souterrains de la grotte de Hautecourt (Ain, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Billet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Letscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.45-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109737v1</w:t>
+                <w:t xml:space="preserve">hal-04346588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cave sediments in the Western Bauges karst: A record of Middle and Upper Pleistocene glacial advances in the French Alps</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies, and Current Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108707⟩</w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-023-00824-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092728v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois siècles d’enregistrement des fréquentations humaines dans la grotte de Hautecourt (Ain, France),</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cave sediments in the Western Bauges karst: A record of Middle and Upper Pleistocene glacial advances in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Honiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Letscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 433, pp.108707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767228v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t>
+                <w:t xml:space="preserve">French karst caves with a high heritage value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Griggo</w:t>
+                <w:t xml:space="preserve">Marie-Clélia Lankester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Gay</w:t>
+                <w:t xml:space="preserve">Philippe Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Argant</w:t>
+                <w:t xml:space="preserve">Thierry Pélissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t>
+              <w:t xml:space="preserve">Spelunca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781871v1</w:t>
+                <w:t xml:space="preserve">hal-04346115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avens‐pièges à Artiodactyles dans le massif des Bauges : Trois exemples sur le plateau du Revard (Savoie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Proceeding of the 18th Congress. Karstic sediment, Palaeontology &amp; Archaeology. S03 - Cave deposits. S08 -Archaeology and palaeontology in caves, 5 (25), pp.383-386</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781897v1</w:t>
+                <w:t xml:space="preserve">hal-03781871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map of the karsts of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spelunca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 166, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French mountain karsts, markers of landscape evolutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Des avens‐pièges à Artiodactyles dans le massif des Bauges : Trois exemples sur le plateau du Revard (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+                <w:t xml:space="preserve">Louis Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Maire</w:t>
+                <w:t xml:space="preserve">Jacques Nant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79, pp.21-34</w:t>
+              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Proceeding of the 18th Congress. Karstic sediment, Palaeontology &amp; Archaeology. S03 - Cave deposits. S08 -Archaeology and palaeontology in caves, 5 (25), pp.383-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346145v1</w:t>
+                <w:t xml:space="preserve">hal-03781897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French karst caves with a high heritage value</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French mountain karsts, markers of landscape evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Clélia Lankester</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pélissié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Philippe</w:t>
+                <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spelunca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 166, pp.27-37</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346115v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst and cave topographic images: 2D representations and 3D technologies, between reality and imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2131,64 +2131,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépression glacio-karstique du Mariet (Bauges occidentales, France) : un marqueur de l’englacement würmien des Alpes françaises du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,51 +2277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruissellement et dissolution d’un bassin versant lapiazé des karsts de Patagonie, île Tarlton, archipel de Madre de Dios (Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,51 +2411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation citoyenne au prisme de la gestion de l’eau. Quel rôle et quelle place pour les Parcs Naturels Régionaux français?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ferraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2502,51 +2502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géopatrimoines, de nouvelles ressources territoriales au service du développement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2593,51 +2593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géopatrimoines des Alpes occidentales : Émergence d’une ressource territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Wallner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (2), pp.5-12. </w:t>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Coratza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoheritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (1), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Géomorphosites »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bregard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3220,51 +3220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society Special Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special Publication, 417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3298,64 +3298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Tools for Managing and Promoting Karst Geosites in Southeast France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Digital Technologies Applied to the Management of Geoheritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst et Geoparks : un mariage heureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp. 57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, à paraitre. </w:t>
@@ -3747,51 +3747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine géologique, marqueur territorial du parc naturel régional du Massif des Bauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp. 122-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3829,51 +3829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'invisibilité des géomorphosites à la révélation géopatrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension &amp;quot; Karstology and development challenges on karst. I - Water&amp;quot; de M. Knez, M. Petric et T.Slabe, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58, p. 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4006,51 +4006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic nuclide dating of cave deposits of Mount Granier (Hauts de Chartreuse Nature Reserve, France): morphogenic and palaeogeographical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Häuselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hauts lieux géologiques et géomorphologiques alpins Vers une redécouverte patrimoniale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Concept of &amp;quot;Hybrid Research&amp;quot; applied to the Geoheritage of the Bauges Massif (French Alps): When the Promotion of the Geoheritage helps Geosciences and vice versa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4338,51 +4338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water tracing in the Muruk-Berenice system (Nakanai Mountains, New Britain, Papua New Guinea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speleogenesis and Evolution of Karst Aquifers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106, pp. 41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4420,51 +4420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4502,51 +4502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis and functioning of the Aix-les-Bains hydrothermal karst (Savoie, France): past research and recent advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4610,51 +4610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultima Patagonia 2010 : Dix ans sur les karsts du Grand Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4692,103 +4692,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst : from palaeogeographic archives to environmental indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.83-94. </w:t>
@@ -4826,51 +4826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karstic geomorphosites : managing subterranean natural-cultural heritage sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4908,51 +4908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la karstologie à la connaissance de l'hydrogéologie et de la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4990,51 +4990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection et la valorisation des patrimoines du karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7-8, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5059,64 +5059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes,Vercors, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,51 +5206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of condensation-corrosion in thermal speleogenesis : study of a hypogenic sulfidic cave in Aix-les-Bains, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5353,51 +5353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franci Gabrovsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Häuselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Carsologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (1), pp.53-67</w:t>
@@ -5439,51 +5439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first cave occurence of jurbanite [ AI (OH SO4)? 5h20], associated with Alunogen [ AI2 (SO4) 3? 17h 20] and Tschermigite [ NH4AI(SO4)? 12h 20] : Thermal-sulfidic serpents cave, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cave and Karst Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 69 (2), pp.243-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franci Gabrovsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Häuselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (2), pp.153-176</w:t>
@@ -5659,77 +5659,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Carsologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (2), pp.37-46</w:t>
@@ -5758,77 +5758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion et ruissellement sur karst nu : les îles subpolaires de la Patagonie chilienne (Magallanes, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 38 (1), pp.13-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5894,77 +5894,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection de la nature abiotique et géoconservation en France. Evolutions du droit et des pratiques du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,51 +6036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentier karstique du Margériaz : Tannes et glacières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Lesaulnier et Serge Caillault (coord.), CDS 73. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoguide spéléologique en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6122,51 +6122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les karsts savoyards : de précieux témoins de l'histoire géologique et climatique alpine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Lesaulnier; Serge Caillault; CDS73. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoguide spéléologique en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6202,505 +6202,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les patrimoines géomorphologiques dans les Géoparcs.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Martine Ambert et Nathalie Cayla, Commission du Patrimoine Géomorphologique du CNFG. </w:t>
+                <w:t xml:space="preserve">Labellisation, distinction et singularité territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe TANCHOUX; François PRIET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Université Savoie Mont Blanc, pp.54-70, 2020, 978-2-37741-046-0</w:t>
+              <w:t xml:space="preserve">Les labels dans le domaine du patrimoine culturel et naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.359-368, 2020, L'Univers des normes, 978-2-7535-7911-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345854v1</w:t>
+                <w:t xml:space="preserve">halshs-01755710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux socio-économiques de la valorisation des géomorphosites</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Martine Ambert, Nathalie Cayla. </w:t>
+                <w:t xml:space="preserve">Valoriser les patrimoines géomorphologiques dans les Géoparcs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Ambert et Nathalie Cayla, Commission du Patrimoine Géomorphologique du CNFG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de l'Université Savoie Mont Blanc, pp.43-53, 2020</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires Université Savoie Mont Blanc, pp.54-70, 2020, 978-2-37741-046-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285715v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Maîtres du Mont Déserté, sentier découverte du glissement du Nant des Granges au Châtelard (PNR-Géoparc du Massif des Bauges, Préalpes de Savoie).</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Martine Ambert; Nathalie Cayla. </w:t>
+                <w:t xml:space="preserve">Les enjeux socio-économiques de la valorisation des géomorphosites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Ambert, Nathalie Cayla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses Universitaires de l'Université Savoie Mont Blanc, pp.43-53, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04345795v1</w:t>
+                <w:t xml:space="preserve">hal-03285715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labellisation, distinction et singularité territoriales</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Philippe TANCHOUX; François PRIET. </w:t>
+                <w:t xml:space="preserve">Les Maîtres du Mont Déserté, sentier découverte du glissement du Nant des Granges au Châtelard (PNR-Géoparc du Massif des Bauges, Préalpes de Savoie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Ambert; Nathalie Cayla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les labels dans le domaine du patrimoine culturel et naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.359-368, 2020, L'Univers des normes, 978-2-7535-7911-8</w:t>
+              <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-245, 2020, 978-2-37741-046-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01755710v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux, Savoie), un piège naturel à bouquetins et chamois : un exemple de collaboration entre spéléologues et paléontologues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6768,64 +6768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempiette Cave (Entremont-le-Vieux, Savoie, France) : paleoecology, seasonality and taphonomy of an ibex and chamois trap-cave.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6897,51 +6897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specificities of geomorphological heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Coratza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Reynard and José Brilha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoHeritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 21p., 2018</w:t>
@@ -6983,64 +6983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aven piège naturel à bouquetin et chamois servant de référentiel taphonomique : la grotte Tempiette à Entemont-le-Vieux (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7108,90 +7108,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages glaciaires würmiens et enregistrements karstiques dans la bordure occidentale des Bauges (Alpes du Nord, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coutterand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t>
@@ -7250,51 +7250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7347,518 +7347,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire national du patrimoine géologique, Instructions méthodologiques.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Société Géologique de France. </w:t>
+                <w:t xml:space="preserve">In the Folds of the Earth : French Prealpine Geomorphological Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Fort ; Marie Françoise André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopatrimoine en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscapes and landforms of France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp. 183-194, 2014, 978-94-007-7021-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7022-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-01477532v1</w:t>
+                <w:t xml:space="preserve">halsde-00868077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objet emblématique Géopatrimoines : Evaluer, protéger, valoriser : affirmation d'un champ de recherche transversal et collaboratif.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan Berthet</w:t>
+                <w:t xml:space="preserve">Inventaire national du patrimoine géologique, Instructions méthodologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cornée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Billaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Biot</w:t>
+                <w:t xml:space="preserve">Jacques Avoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Géologique de France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM, pp.119-142, 2014, Collection EDYTEM n°16</w:t>
+              <w:t xml:space="preserve">Géopatrimoine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, pp.110-161, 2014, Mémoire hors-série - Société géologique de France, 978-2-85363-100-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00982824v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-01477532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objet emblématique Karst : Paysages, mémoires de l'environnement et des hommes, dix années de recherches au laboratoire EDYTEM.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">L'objet emblématique Géopatrimoines : Evaluer, protéger, valoriser : affirmation d'un champ de recherche transversal et collaboratif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Boche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection EDYTEM, pp. 51-85, 2014, Collection EDYTEM n°16</w:t>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp.119-142, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00982799v1</w:t>
+                <w:t xml:space="preserve">halsde-00982824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Folds of the Earth : French Prealpine Geomorphological Landscapes</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'objet emblématique Karst : Paysages, mémoires de l'environnement et des hommes, dix années de recherches au laboratoire EDYTEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscapes and landforms of France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp. 51-85, 2014, Collection EDYTEM n°16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00868077v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst waters vs. French Water Policy and Directive 2000/60/EC: how to reconcile standardisation and peculiarity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7952,64 +7952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8064,284 +8064,284 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-J Delannoy</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M. Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Mercier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.n.c., 2013</w:t>
+              <w:t xml:space="preserve">, Dunod, pp. 201-214, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056644v1</w:t>
+                <w:t xml:space="preserve">halsde-00964520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ambert</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp. 201-214, 2013</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.n.c., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00964520v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages époustouflants, uniques au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marbach, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'île aux glaciers de marbre. Dans les profondeurs des archipels de Patagonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Centre Terre, 208p., 2012</w:t>
@@ -8370,64 +8370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le karsts du Granier, Chartreuse, et son méga-réseau souterrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,51 +8495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites et paysages karstiques français : une ressource patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de karstologie, pp.110-111, 2010, Karstologia Mémoires, n° 19</w:t>
@@ -8568,64 +8568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsts du massif de la Chartreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,51 +8826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsts des Alpes internes savoyardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de karstologie, pp.194-195, 2010, Karstologia Mémoires, n° 19</w:t>
@@ -8899,51 +8899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsts du massif des Bauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9028,77 +9028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karren in Patagonia. A natural laboratory for hydroaeolian dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Ginés ; Martin Knez ; Tadej Slabe ; Wolfgang Dreybrodt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst rock features. Karren sculpturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zalozba ZRC, pp.329-348, 2009</w:t>
@@ -9127,51 +9127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pralognan au fil de l'eau : gestion d'une ressource renouvelable en haute montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9265,51 +9265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Le peuplement de l'arc alpin (édition électronique) "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Cths, pp.95-106, 2007</w:t>
@@ -9338,51 +9338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau en Chartreuse : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre aujourd'hui et demain : la Chartreuse, un territoire-école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, d' ici &amp; d'ailleurs, pp.91-92, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9439,77 +9439,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans d’inventaire national du patrimoine géologique. Bilan, usages et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17, pp.208, 2021, Mémoires hors série de la Société géologique de France, 978-2-85363-104-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9615,51 +9615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des géosites dans les espaces protégés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9697,203 +9697,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsts de montagne - Géomorphologie, patrimoine et ressources - Actes du colloque organisé à Sion (Suisse) le 15 septembre 2006 dans le cadre des Journées de l' association Française de Karstologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Karsts de montagne : géomorphologie, patrimoine et ressources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collection EDYTEM, pp.176, 2008, Cahiers de Géographie, n° 7</w:t>
+              <w:t xml:space="preserve">Coordinateurs : Fabien Hobléa ; Emmanuel Reynard ; Jean Jacques Delannoy. Collection EDYTEM, pp.180, 2008, Collection Edytem, Cahiers de Géographie n° 7, 978-2-9520432-9-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00362578v1</w:t>
+                <w:t xml:space="preserve">halsde-00786283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsts de montagne : géomorphologie, patrimoine et ressources.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Karsts de montagne - Géomorphologie, patrimoine et ressources - Actes du colloque organisé à Sion (Suisse) le 15 septembre 2006 dans le cadre des Journées de l' association Française de Karstologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Coordinateurs : Fabien Hobléa ; Emmanuel Reynard ; Jean Jacques Delannoy. Collection EDYTEM, pp.180, 2008, Collection Edytem, Cahiers de Géographie n° 7, 978-2-9520432-9-8</w:t>
+              <w:t xml:space="preserve">Collection EDYTEM, pp.176, 2008, Cahiers de Géographie, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00786283v1</w:t>
+                <w:t xml:space="preserve">halsde-00362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9937,51 +9937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (1), pp.A1-A5, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10028,51 +10028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géopatrimoines, de nouvelles ressources territoriales au service du développement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10136,507 +10136,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst heritage: a sustainable resource of the Bauges Massif Regional Nature Park and Geopark</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Karst Geoheritage and Geosites: from Knowledge to Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lansigu</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyung-Sik Woo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th UIS Congress Savoie Mont Blanc 2022</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 21, FFS/UIS; Association Française de Karstologie, pp.187-190, 2022, Volume I - Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
+              <w:t xml:space="preserve">, 21, Association Française de Karstologie, pp.45-46, 2022, Volume I - Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345891v1</w:t>
+                <w:t xml:space="preserve">hal-04346711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst, heritage and resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Gunn</w:t>
+                <w:t xml:space="preserve">Karst heritage: a sustainable resource of the Bauges Massif Regional Nature Park and Geopark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Delaby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+                <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
+              <w:t xml:space="preserve">18th UIS Congress Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 21, Association Française de Karstologie, pp.41-42, 2022, Volume I - Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
+              <w:t xml:space="preserve">, 21, FFS/UIS; Association Française de Karstologie, pp.187-190, 2022, Volume I - Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346667v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caves and karst in UNESCO protected areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Karst, heritage and resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyung-Sik Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 21, Association Française de Karstologie, pp.171-172, 2022, Volume I Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
+              <w:t xml:space="preserve">, 21, Association Française de Karstologie, pp.41-42, 2022, Volume I - Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346636v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst Geoheritage and Geosites: from Knowledge to Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Caves and karst in UNESCO protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lansigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyung-Sik Woo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 21, Association Française de Karstologie, pp.45-46, 2022, Volume I - Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
+              <w:t xml:space="preserve">, 21, Association Française de Karstologie, pp.171-172, 2022, Volume I Heritage &amp; Ecology, 978-2-7417-0691-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346711v1</w:t>
+                <w:t xml:space="preserve">hal-04346636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites INPG, fleurons des géosites du Géoparc du Massif des Bauges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10674,64 +10674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géosites karstiques, trésors cachés du Géoparc du Massif des Bauges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lansigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst 2018, colloque 40 ans AFK et hommage R. Maire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -10767,51 +10767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1248-2018: the chronic instability of Mont Granier in Chartreuse (Isère/Savoie, French Alps): a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium Rock Slope Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings, pp.13-14, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10862,2522 +10862,2522 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre « acceptance » et « réactance » : quelle acceptation sociale du Hoka UTMB Mont-Blanc par les habitants de la vallée de Chamonix ?</w:t>
+                <w:t xml:space="preserve">Événements de trail et environnement : une relation complexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicien Tenas</w:t>
+                <w:t xml:space="preserve">Clément Delbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Félicien Ténas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AsTRES : « Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs, les acteurs locaux et internationaux du tourisme et les populations des destinations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Dec 2025, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">XI congrès de l'Association Française de Sociologie "Environnement(s) et inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421944v1</w:t>
+                <w:t xml:space="preserve">hal-05288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événements de trail et environnement : une relation complexe ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre « acceptance » et « réactance » : quelle acceptation sociale du Hoka UTMB Mont-Blanc par les habitants de la vallée de Chamonix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicien Ténas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Félicien Tenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI congrès de l'Association Française de Sociologie "Environnement(s) et inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque AsTRES : « Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs, les acteurs locaux et internationaux du tourisme et les populations des destinations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288468v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales and Trails: Enhancing geodiversity and vernacular knowledge in the Sesia Val Grande UNESCO Global Geopark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Guerini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Teresa Di Toni</w:t>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Geoparks Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, Oct 2024, Reykjanesbær, Iceland</w:t>
+              <w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis du Vieux Chamonix, Oct 2024, Chamonix (74400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395460v1</w:t>
+                <w:t xml:space="preserve">hal-05395518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing community engagement in geotourism: French Alpine interpreted landscapes as a model for an innovative participatory geotrail in the Sesia Val Grande Geopark (Italy).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Tales and Trails: Enhancing geodiversity and vernacular knowledge in the Sesia Val Grande UNESCO Global Geopark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca d'Incà Levis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Collarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Giardino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teresa Di Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">17th European Geoparks Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Oct 2024, Reykjanesbær, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394053v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enhancing community engagement in geotourism: French Alpine interpreted landscapes as a model for an innovative participatory geotrail in the Sesia Val Grande Geopark (Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rigal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Giardino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Amis du Vieux Chamonix, Oct 2024, Chamonix (74400), France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395518v1</w:t>
+                <w:t xml:space="preserve">hal-05394053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoheritage management and valorisation: experiences to share between the Massif des Bauges and the M'Goun Geoparks</w:t>
+                <w:t xml:space="preserve">The PHCT M'Goun-Bauges scientific program: Cross-views on geosite mangement and the mobilisation of local stakeholders in the geoparks of M'Goun (Morocco) and Massif des Bauges (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benzidiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, France</w:t>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449698v1</w:t>
+                <w:t xml:space="preserve">hal-04449676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From cave to speleo-geosite : the endokarst, a natural heritage with multiple values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Geoheritage management and valorisation: experiences to share between the Massif des Bauges and the M'Goun Geoparks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress of Karst, Speleology and Enhancement of Natural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohamed V University of Rabat; Moroccan Explorers Society, Nov 2023, Rabat, Morocco. pp.17</w:t>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348702v1</w:t>
+                <w:t xml:space="preserve">hal-04449698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of integrated tools to popularize geology and geoheritage to the wider public.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">From cave to speleo-geosite : the endokarst, a natural heritage with multiple values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M'Goun Geopark; Global Geopark Network; Beni-Mellal Khenifra Regional Council, Sep 2023, Marrackech, Morocco</w:t>
+              <w:t xml:space="preserve">3rd International Congress of Karst, Speleology and Enhancement of Natural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed V University of Rabat; Moroccan Explorers Society, Nov 2023, Rabat, Morocco. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347856v1</w:t>
+                <w:t xml:space="preserve">hal-04348702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative heritage trajectories for caves and karst in the massif des Bauges (France) and M’Goun (Morocco)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A set of integrated tools to popularize geology and geoheritage to the wider public.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lansigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Nehili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress of Karst, Speleology and Enhancement of Natural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohamed V University of Rabat; Moroccan Explorers Society, Nov 2023, Rabat, Morocco. pp.52</w:t>
+              <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun Geopark; Global Geopark Network; Beni-Mellal Khenifra Regional Council, Sep 2023, Marrackech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348705v1</w:t>
+                <w:t xml:space="preserve">hal-04347856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on Global Geoparks management: experience sharing from the Massif des Bauges and the M'Goun Geoparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development : What approach to adopt?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Comparative heritage trajectories for caves and karst in the massif des Bauges (France) and M’Goun (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Nehili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">3rd International Congress of Karst, Speleology and Enhancement of Natural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed V University of Rabat; Moroccan Explorers Society, Nov 2023, Rabat, Morocco. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449655v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing municipal inventories to explore local geoheritage in the Chablais UGGp, France.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development : What approach to adopt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Justice</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achbal Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Geoparks Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348611v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development: What approach to adopt?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Testing municipal inventories to explore local geoheritage in the Chablais UGGp, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Adjobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Hertgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Global Geopark Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">, Global Geoparks Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348641v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PHCT M'Goun-Bauges scientific program: Cross-views on geosite mangement and the mobilisation of local stakeholders in the geoparks of M'Goun (Morocco) and Massif des Bauges (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development: What approach to adopt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzidiya Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Geopark Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449676v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National inventory of geological heritage in France: methodology, content and uses</w:t>
+                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies and Current Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online, Portugal</w:t>
+              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714159v1</w:t>
+                <w:t xml:space="preserve">hal-03714150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet « Cave Time Capsule 2091 ». Choix techniques et mise en oeuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The subpolar karst of Madre de Dios (Magallanes, Patagonia, Chile): a masterpiece of the world geoheritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Honiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress Speleology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.411-414</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology - UIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Speleology (UIS), Jul 2022, Le Bourget-du-Lac, France. pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389662v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trap-caves for Aurochs in the Massif des Bauges : Three (four ?) sites on the Plateau du Revard - Savoie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Nant</w:t>
+                <w:t xml:space="preserve">National inventory of geological heritage in France: methodology, content and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th UIS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Contet, Christophe Gauchon, Stéphane Jaillet, Jul 2022, Le Bourget du Lac, France. pp.383-386</w:t>
+              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781909v1</w:t>
+                <w:t xml:space="preserve">hal-03714159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The subpolar karst of Madre de Dios (Magallanes, Patagonia, Chile): a masterpiece of the world geoheritage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet « Cave Time Capsule 2091 ». Choix techniques et mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lansigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology - UIS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Speleology (UIS), Jul 2022, Le Bourget-du-Lac, France. pp.55-58</w:t>
+              <w:t xml:space="preserve">18th International Congress Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346905v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies and Current Tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+                <w:t xml:space="preserve">Trap-caves for Aurochs in the Massif des Bauges : Three (four ?) sites on the Plateau du Revard - Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
+              <w:t xml:space="preserve">18th UIS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Contet, Christophe Gauchon, Stéphane Jaillet, Jul 2022, Le Bourget du Lac, France. pp.383-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714150v1</w:t>
+                <w:t xml:space="preserve">hal-03781909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et outils pour la révélation et la mise en valeur du géopatrimoine hérité de la débâcle de l'Oisans de 1219.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les géo-maquettes : indémodables outils de visualisation des reliefs au service de la médiation des géosciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lansigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille L'Hutereau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588078v1</w:t>
+                <w:t xml:space="preserve">hal-03588052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement des invasions glaciaires pléistocènes dans le karst des Bauges occidentales (Savoie, France).</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Méthodes et outils pour la révélation et la mise en valeur du géopatrimoine hérité de la débâcle de l'Oisans de 1219.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille L'Hutereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587871v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géo-maquettes : indémodables outils de visualisation des reliefs au service de la médiation des géosciences.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Enregistrement des invasions glaciaires pléistocènes dans le karst des Bauges occidentales (Savoie, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Honiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588052v1</w:t>
+                <w:t xml:space="preserve">hal-03587871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2016 rock falls sequence at Mont Granier (1933 m a.s.l., Chartreuse massif, France) characterized by seismology and photogrammetry</w:t>
               </w:r>
@@ -13402,64 +13402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Chambery, France</w:t>
@@ -13501,64 +13501,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le karst des Bauges occidentales (Alpes du Nord, France) : un enregistreur des fluctuations glaciaires du Pléistocène supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coutterand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13613,51 +13613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place of the geomorphosites in the inventory, the protection and the valorization of the geoheritage in the Auvergne-Rhône-Alpes Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAG, Nov 2017, New Delhi, India. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13682,51 +13682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’une interface innovante entre chercheurs et gestionnaires pour la gestion d’une crise d’instabilité gravitaire en espace protégé de montagne: l’exemple du Mont Granier en 2016 (Réserve naturelle des Hauts de Chartreuse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Barnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13797,545 +13797,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01462006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trap-cave with significant bone accumulation of ibex and chamois serving as taphonomic referential : the Tempiette cave (Entremont-le-Vieux, Savoie, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Working Group Taphonomy meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Rock Slope Stability 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897869v1</w:t>
+                <w:t xml:space="preserve">hal-01635749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labellisations plurielles et singularité territoriale : tensions sur la ressource patrimoniale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A trap-cave with significant bone accumulation of ibex and chamois serving as taphonomic referential : the Tempiette cave (Entremont-le-Vieux, Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Piai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les labels dans le domaine du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">4th Working Group Taphonomy meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442969v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de la distinction territoriale en montagne : vers un nouveau régime d’authenticité patrimoniale ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès bisannual de l’Association of Critical Heritage Studies ACHS « What does heritage change ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Critical Heritage Studies ACHS, 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geopark label a way to singling mountain areas in France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labellisations plurielles et singularité territoriale : tensions sur la ressource patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountains, uplands, lowlands. European landscapes from an altitudinal perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Permanent European Conference on the Study of the Rural Landscape, Sep 2016, Seefeld, Austria</w:t>
+              <w:t xml:space="preserve">Colloque : Les labels dans le domaine du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451735v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation et labellisation territoriale : Les PNR comme lieux d’expérimentation entre singularisation et normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et frontières : le développement à l’épreuve des régions frontalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Association de Science Régionale de Langue Française, 2016, Gatineau, Canada</w:t>
@@ -14358,152 +14401,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The geopark label a way to singling mountain areas in France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Slope Stability 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Mountains, uplands, lowlands. European landscapes from an altitudinal perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Permanent European Conference on the Study of the Rural Landscape, Sep 2016, Seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635749v1</w:t>
+                <w:t xml:space="preserve">hal-01451735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERGEO – A DIGITAL PLATFORM FOR EDUCATION TO GEOMORPHOSITES</w:t>
               </w:r>
@@ -14627,77 +14627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of prokaryotic and eukaryotic diversity in microbial mats from the gouffre de la Sambuy Seythenex, Savoie, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14729,1084 +14729,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01023697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomorphosites of Madre de Dios island (Patagonia, Chile) : &amp;quot;marble glaciers&amp;quot;, painting caves and hydro-aeolian karst landform. A singular heritage unique in the world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">GeoVision&amp;quot; project : how to increase both knowledge and awareness on natural hazards in the Massif des Bauges Geopark (French Northen Pre-Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">12th European Geoparks Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Italy. pp. 114-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00966896v1</w:t>
+                <w:t xml:space="preserve">halsde-00912555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau entre mémoire et devenir. Programme sur la Gestion Intégrée de la Ressource en Eau dans les PNR du Sud-Est</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The geomorphosites of Madre de Dios island (Patagonia, Chile) : &amp;quot;marble glaciers&amp;quot;, painting caves and hydro-aeolian karst landform. A singular heritage unique in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international pluridisciplinaire, plurisectoriel scientifique et formatif Les recherches actions collaboratives : une révolution silencieuse de la connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dijon, France. pp.6</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00962395v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00966896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géosites endokarstiques : la construction d'un inventaire spécifique pour un patrimoine singulier... et pluriel !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L'eau entre mémoire et devenir. Programme sur la Gestion Intégrée de la Ressource en Eau dans les PNR du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Serroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ferraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopatrimoine : un lustre d'inventaire en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dignes les Bains, France. pp. 210</w:t>
+              <w:t xml:space="preserve">colloque international pluridisciplinaire, plurisectoriel scientifique et formatif Les recherches actions collaboratives : une révolution silencieuse de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dijon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00964696v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00962395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new network on mountain geomorphosites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Giusti</w:t>
+                <w:t xml:space="preserve">Les géosites endokarstiques : la construction d'un inventaire spécifique pour un patrimoine singulier... et pluriel !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Géopatrimoine : un lustre d'inventaire en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dignes les Bains, France. pp. 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00982255v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00964696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoVision&amp;quot; project : how to increase both knowledge and awareness on natural hazards in the Massif des Bauges Geopark (French Northen Pre-Alps)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new network on mountain geomorphosites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Bollati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Coratza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Geoparks Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Italy. pp. 114-117</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00912555v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory Geosciences experienced in the Bauges Geopark (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Guiding geotours on the field in mountain areas: the role of mountain leaders in the Bauges Geopark, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Peisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Geoparks Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Portugal. pp. 153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00964581v1</w:t>
+                <w:t xml:space="preserve">halsde-00964595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et réajustement post-glaciaire du karst et des surfaces lapiazées de l'archipel de Patagonie (Chili)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Participatory Geosciences experienced in the Bauges Geopark (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Peisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilité spatiale des environnements quaternaires contraintes, echelles et temporalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">11th European Geoparks Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Portugal. pp. 153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00868383v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00964581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la matière organique chromophorique comme indicateur d'impact des activités sylvicoles sur la qualité des eaux des sources karstiques de moyenne montagne</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Evolution et réajustement post-glaciaire du karst et des surfaces lapiazées de l'archipel de Patagonie (Chili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Réunion Annuelle des Géochimistes Organiciens Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orleans, France</w:t>
+              <w:t xml:space="preserve">Variabilité spatiale des environnements quaternaires contraintes, echelles et temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00950438v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00868383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding geotours on the field in mountain areas: the role of mountain leaders in the Bauges Geopark, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la matière organique chromophorique comme indicateur d'impact des activités sylvicoles sur la qualité des eaux des sources karstiques de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Geoparks Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Portugal. pp. 153-154</w:t>
+              <w:t xml:space="preserve">1ère Réunion Annuelle des Géochimistes Organiciens Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00964595v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00950438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of fluorescent organic matter to characterize the impact of forestry on karst water quality.</w:t>
               </w:r>
@@ -15818,51 +15818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Karstological School " Classical Karst", Underground Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Postojna, Slovenia. 86p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15887,90 +15887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la quantification des impacts anthropiques à la discrimination des sources de perturbation de la qualité des eaux captées en milieu karstique : études alpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater 2011 : Gestion des ressources en eau souterraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orleans, France. pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15989,355 +15989,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00964670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Via GéoAlpina : itinérance géologique à travers les Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géosciences et projets de territoire : comparaison et conciliation de trois projets de géoparcs dans les Préalpes françaises du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Peisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géosciences au service de la société. Colloque en l'honneur du Professeur Marthaler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.119-130</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00691418v1</w:t>
+                <w:t xml:space="preserve">halsde-00691413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Via GéoAlpina : itinérance géologique à travers les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t>
+              <w:t xml:space="preserve">Les géosciences au service de la société. Colloque en l'honneur du Professeur Marthaler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01062260v1</w:t>
+                <w:t xml:space="preserve">halsde-00691418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géosciences et projets de territoire : comparaison et conciliation de trois projets de géoparcs dans les Préalpes françaises du Nord</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Pabion Mouriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géosciences au service de la société. Colloque en l'honneur du Professeur Marthaler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. p.23-36</w:t>
+              <w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00691413v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01062260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l'identification et la caractérisation de la matière organique dans les eaux souterraines</w:t>
               </w:r>
@@ -16362,51 +16362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16470,77 +16470,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t>
@@ -16608,51 +16608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16684,480 +16684,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00623132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux record de dissolution superficielle des karsts de Patagonie : instrumentation et quantification sur le bassin versant expérimental de Tartlon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">La matière organique indicateur des activités sylvicoles en milieu karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00540324v1</w:t>
+                <w:t xml:space="preserve">halsde-00540253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière organique indicateur des activités sylvicoles en milieu karstique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Taux record de dissolution superficielle des karsts de Patagonie : instrumentation et quantification sur le bassin versant expérimental de Tartlon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
+              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00540253v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00540324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of mapping alpine geosites in small</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Réflexion sur la valorisation de Géosites fortement dégradés, l'exemple des dunes lacustres d'Excenevex - Haute Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kramar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping Geoheritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00397726v1</w:t>
+                <w:t xml:space="preserve">halsde-00375612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur la valorisation de Géosites fortement dégradés, l'exemple des dunes lacustres d'Excenevex - Haute Savoie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The challenge of mapping alpine geosites in small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Apt, France</w:t>
+              <w:t xml:space="preserve">Mapping Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00375612v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00397726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des géopatrimoines au cœur d'un projet de territoire, l'exemple du Chablais (62 communes)</w:t>
               </w:r>
@@ -17182,64 +17182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kramar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphosites 2009 : imagerie, inventaire, mise en valeur et vulgarisation du patrimoine géomorphologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
@@ -17281,51 +17281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la géomorphologie dans l'offre géotouristique au sein de la chaîne alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17357,601 +17357,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00397718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sensorial experience to virtual reality: benchmark of good practices for the mediation and the valorisation of the geological heritage in Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Le karst hydrothermal d'Aix-les-Bains (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Geoparks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Osnabrück, Germany. pp.31</w:t>
+              <w:t xml:space="preserve">Séance spécialisée de la Société Géologique de France " Hydrothermalisme en domaine continental "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00392000v1</w:t>
+                <w:t xml:space="preserve">halsde-00363854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karst hydrothermal d'Aix-les-Bains (Savoie, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Hydrogéologie karstique du massif des Bauges : état des connaissances et contributions de Michel Lepiller aux recherches fondamentales et appliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Audra</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Dodelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance spécialisée de la Société Géologique de France " Hydrothermalisme en domaine continental "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Journée technique du Comité Français de l'Association Internationale des Hydrogéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orléans, France. pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00363854v1</w:t>
+                <w:t xml:space="preserve">halsde-00363798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées nationales du patrimoine géologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Digne, France</w:t>
+              <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392004v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00363787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
+              <w:t xml:space="preserve">4ème Journées nationales du patrimoine géologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Digne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00363787v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogéologie karstique du massif des Bauges : état des connaissances et contributions de Michel Lepiller aux recherches fondamentales et appliquées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">From sensorial experience to virtual reality: benchmark of good practices for the mediation and the valorisation of the geological heritage in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Lasserre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique du Comité Français de l'Association Internationale des Hydrogéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Orléans, France. pp.71-81</w:t>
+              <w:t xml:space="preserve">Conference on Geoparks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Osnabrück, Germany. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00363798v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site thermominéral de Choumak (Sibérie orientale) : un modèle possible d' écotourisme durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Chpeiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18032,77 +18032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparative de la gestion des eaux souterraines karstiques dans la région d'Irkoutsk (Sibérie orientale, Russie) et dans les Alpes du nord françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trofimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Du lac Baïkal à la mer d'Aral et du Léman à l'océan, eau et développement durable dans l'ère de la globalisation. Approches comparatives en Russie, CEI et Eurasie."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Evian, France. pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18140,51 +18140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques comparées de médiation scientifique autour du patrimoine géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18274,51 +18274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOLIVAR Open Science Meeting: Natural Climate Variability and Global Warming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom</w:t>
@@ -18341,251 +18341,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'impact de la pratique de la spéléologie sur la qualité des eaux souterraines karstiques captées : présentation de la démarche et du protocole mis en œuvre en Savoie et dans le sud-Vercors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Floods, droughts and human settlements in front of the Alps: a paleo-environmental perspective from Lake Bourget Holocene sediments and surrounding natural archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude d'impact de la pratique de la spéléologie sur la qualité des eaux souterraines karstiques captées : présentation de la démarche et du protocole mis en œuvre en Savoie et dans le sud-Vercors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Sorrèze, France. pp.74-80</w:t>
+              <w:t xml:space="preserve">EGU 3rd general assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00363816v1</w:t>
+                <w:t xml:space="preserve">hal-00195689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floods, droughts and human settlements in front of the Alps: a paleo-environmental perspective from Lake Bourget Holocene sediments and surrounding natural archives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Étude d'impact de la pratique de la spéléologie sur la qualité des eaux souterraines karstiques captées : présentation de la démarche et du protocole mis en œuvre en Savoie et dans le sud-Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 3rd general assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6898</w:t>
+              <w:t xml:space="preserve">Étude d'impact de la pratique de la spéléologie sur la qualité des eaux souterraines karstiques captées : présentation de la démarche et du protocole mis en œuvre en Savoie et dans le sud-Vercors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sorrèze, France. pp.74-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195689v1</w:t>
+                <w:t xml:space="preserve">halsde-00363816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise et la médiation scientifiques : des outils pour la gestion durable de l'environnement karstique. Quelques pistes de recherche développées par le laboratoire Edytem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Gestion durable de l'environnement karstique "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Neuchâtel, Suisse. pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18623,51 +18623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama du géotourisme au sein de l'arc alpin : inventaire et typologie de l'offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18757,51 +18757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séries sédimentaires endokarstiques : mémoires de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Han-sur-Lesse, France</w:t>
@@ -18955,51 +18955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des scientifiquesà la gestion durable de l'environnement karstique : quelques pistes de recherche développées par le laboratoire EDYTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Gestion durable de l'Environnement karstique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Chaux de Fonds, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19018,415 +19018,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier sur le réseau des Échelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of cavers and cave scientists for the inventory, the pointing out and the study of caves with bear bonesÂ : example of the Savoie area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Choppy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+                <w:t xml:space="preserve">J. Nant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beauquis</w:t>
+                <w:t xml:space="preserve">C. Dodelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Lopez</w:t>
+                <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Durand</w:t>
+                <w:t xml:space="preserve">M. Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Rencontre d'Octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Saint-Christophe-la-Grotte, France. pp.131-161</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Cave Bear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Entremont-le-Vieux (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00115524v1</w:t>
+                <w:t xml:space="preserve">hal-00115591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstification et spéléogenèse en domaine glaciaire et périglaciaire : état de la question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Cahier sur le réseau des Échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Choppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beauquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Rencontre d'octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Saint-Christophe-la-Grotte, France</w:t>
+              <w:t xml:space="preserve">13ème Rencontre d'Octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Saint-Christophe-la-Grotte, France. pp.131-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148443v1</w:t>
+                <w:t xml:space="preserve">halshs-00115524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project of large alpine lakes UNITWIN network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Karstification et spéléogenèse en domaine glaciaire et périglaciaire : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eurolakes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lausanne-Jongny, Switzerland</w:t>
+              <w:t xml:space="preserve">13ème Rencontre d'octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Saint-Christophe-la-Grotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148444v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of cavers and cave scientists for the inventory, the pointing out and the study of caves with bear bonesÂ : example of the Savoie area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The project of large alpine lakes UNITWIN network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Cave Bear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Entremont-le-Vieux (Savoie), France</w:t>
+              <w:t xml:space="preserve">Colloque Eurolakes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lausanne-Jongny, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115591v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19444,90 +19444,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19582,77 +19582,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d’un nouvel aven-piège à aurochs sur le Plateau du Revard (Savoie) : Le Creux de l’Aurochs and roll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19690,103 +19690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GIS techniques as valuable tools for the cartographic representation of geosites in the Massif des Bauges UNESCO Global Geopark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzidiya Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on UNESCO Global Geoparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marrakech, Morocco</w:t>
@@ -19867,51 +19867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Paleontological Congress 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.80</w:t>
@@ -19940,51 +19940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-method diachronic approach of the rockfalls and landslides at Mont Granier (1933 m a.s.l., Chartreuse Massif, French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20065,51 +20065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small rock avalanche of January 9, 2016 from the calcareous NW pillar of the iconic Mont Granier (1933 m a.s.l., French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20235,51 +20235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creux de l'Aurochs and roll, Les Déserts, Savoie. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20323,51 +20323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Trou des Artios à Saint-François-de-Sales - Savoie. Rapport d'opération archéologique 2021. Rapport de recherche. Service Régional d'Archéologie Auvergne Rhône Alpes. 108 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20402,209 +20402,209 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Conseils scientifiques des espaces protégés des Alpes du Nord. Une étude inter- et transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Labex ITEM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205971v1</w:t>
+                <w:t xml:space="preserve">hal-01205999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Conseils scientifiques des espaces protégés des Alpes du Nord. Une étude inter- et transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Denayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Labex ITEM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205999v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20648,77 +20648,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cosson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20785,90 +20785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux – Savoie) : un piège naturel à bouquetins et chamois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20899,77 +20899,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géopatrimoniale du géomorphosite (dunes hydrauliques lacustres et éolienne) d'Excenevex (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Duval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Kramar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21004,716 +21004,716 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00393919v1</w:t>
+                <w:t xml:space="preserve">halsde-00393911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00393915v1</w:t>
+                <w:t xml:space="preserve">halsde-00393919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'impact de la pratique spéléologique sur la qualité des eaux souterraines karstiques captées. mise au point d'un protocole d'étude, application en Savoie (système de la Doria) et dans le sud-Vercors (système du Brudour)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2007, 58p</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00369356v1</w:t>
+                <w:t xml:space="preserve">halsde-00393915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Etude d'impact de la pratique spéléologique sur la qualité des eaux souterraines karstiques captées. mise au point d'un protocole d'étude, application en Savoie (système de la Doria) et dans le sud-Vercors (système du Brudour)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Picollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393917v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393906v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00393911v1</w:t>
+                <w:t xml:space="preserve">halsde-00393906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système karstique des Echelles : approche expérimentale du fonctionnement hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21731,51 +21731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pays des mille et un lacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21793,51 +21793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système karstique des Echelles : approche expérimentale du fonctionnement hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21855,51 +21855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of cavers and caves scientistsfor the inventory, the pointing out and the study of caves with bears bones : example of the Savoie area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21930,64 +21930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance et valorisation du karst de Chartreuse le système karstique des Echelles (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22037,51 +22037,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eaux, reliefs et paysages : gestion durable des ressources géopatrimoniales des montagnes karstiques. De la recherche à l'action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Savoie Mont-Blanc, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22131,51 +22131,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource patrimoniale dans le développement des espaces montagnards marginalisés et proxi-urbains. L’expérience Geopark.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22283,51 +22283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37938681"/>
+    <w:nsid w:val="40C3689F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22514,51 +22514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-hoblea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3857-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133347672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Casotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelfattah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1503z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Letscher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crochet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;lia Lankester" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Coratza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clivaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Com&#259;nescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-018-0298-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ferraton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18598" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0566" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wallner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-2s5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Serroi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besancenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bregard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hanus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP417.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0118-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00910946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#228;uselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kubik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9607" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V1GX93FQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00516065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00505108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nobecourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franci Gabrovsek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2001.2480" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.speleomag.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Krupka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pia&#239;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corn&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_18" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Delannoy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoblea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Bourgeois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chabod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parsy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bottazzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00171758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363881v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rouget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Egoroff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hobl&#233;a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gunn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delaby" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Sik Woo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346636v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347676v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Desbois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Tenas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delbes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien T&#233;nas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395460v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Inc&#224; Levis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Collarin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Di Toni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347856v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nehili" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achbal Driss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348611v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Adjobi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Hertgen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Justice" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588078v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L'Hutereau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348509v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462006v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laily" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442969v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piai" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442979v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451735v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comanescu Laura" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Lucie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tual" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00966896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962395v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barbon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964696v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982255v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912555v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964581v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peisser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868383v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950438v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691418v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691413v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623101v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623132v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540253v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397726v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375612v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kramar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363854v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392004v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363798v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadilhac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dodelin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasserre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00421894v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Chpeiser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marakov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mineeva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Rodionova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trofimova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363851v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196293v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363816v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195689v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363835v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123379v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115358v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Shpeizer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Smirnov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Dzhabarova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mineeva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148367v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115524v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choppy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauquis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148443v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dodelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892323v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourget" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205971v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Denayer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205999v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578896v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369356v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picollier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103960v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148366v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115599v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148449v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148433v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011845v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01217831v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-hoblea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3857-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133347672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1503z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Casotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelfattah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Letscher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;lia Lankester" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345901v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Coratza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clivaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Com&#259;nescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-018-0298-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ferraton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18598" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0566" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wallner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-2s5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Serroi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besancenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bregard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hanus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP417.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0118-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00910946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#228;uselmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kubik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9607" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V1GX93FQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964551v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00516065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00505108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nobecourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franci Gabrovsek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2001.2480" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.speleomag.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pia&#239;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Krupka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corn&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ambert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056644v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Delannoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoblea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Bourgeois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00489181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chabod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parsy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bottazzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00171758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363881v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rouget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Egoroff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hobl&#233;a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786283v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346711v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gunn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Sik Woo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345891v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346667v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delaby" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346636v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347676v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Desbois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288468v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delbes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien T&#233;nas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421944v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Tenas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Inc&#224; Levis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Collarin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Di Toni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348702v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04347856v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nehili" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449655v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achbal Driss" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348611v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Adjobi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Hertgen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Justice" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714159v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588052v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588078v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L'Hutereau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348509v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462006v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laily" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442979v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442969v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451735v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comanescu Laura" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Lucie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tual" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912555v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00966896v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962395v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barbon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964696v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982255v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964595v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peisser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964581v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868383v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950438v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691413v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691418v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623101v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623132v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540253v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375612v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kramar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397726v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363798v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadilhac" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dodelin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasserre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392000v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00421894v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Chpeiser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marakov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mineeva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Rodionova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trofimova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363851v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196293v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195689v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363816v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363835v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123379v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115358v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Shpeizer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Smirnov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Dzhabarova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mineeva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148367v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115591v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dodelin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115524v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choppy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauquis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148443v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148444v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892323v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourget" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205999v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01205971v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Denayer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578896v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369356v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picollier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103960v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148366v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115599v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148449v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148433v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011845v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01217831v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>