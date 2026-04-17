--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Jeannier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier - Chercheur en civilisation britannique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8336-1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17234025X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régénération urbaine, polarisation socio-spatiale, relations intercommunautaires à Glasgow.Nationalisme et migration en Écosse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS ACADÉMIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 - Doctorat en civilisation britannique, Université de Lyon 2-Lumière. &amp;quot;The Dear Green Place ? Régénération urbaine, polarisation spatiale et redéfinition de l'identité de Glasgow - 1979-1990 &amp;quot;, Unité de recherche : Triangle-UMR 5602.  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online summary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online video </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - DEA en civilisation britannique, Université de Paris 4-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - Maîtrise en civilisation britannique, Université de Toulouse 2-Le Mirail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 - CAPES d'anglais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - Cambridge Proficiency in English</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 - Licence d'études anglophones, Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOURSES et DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - Bourse de recherche de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation des Sciences Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 - Lauréat du programme d'échange Jules Verne à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holyrood Roman Catholic Secondary School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glasgow, attribué par le rectorat de l'académie d'Aix-Marseille (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Questions contemporaines. Série Questions urbaines, Bruno Péquignot, 978-2-14-048402-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow, métropole régionale en constante réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 470, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges of Housing in Govanhill, Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13lks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05017959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Glasgow: Beyond the Post-Industrial City, Keith Kintrea and Rebecca Madgin (eds), Bristol, Policy Press, 2020, 322p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (1), pp.113-114. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/tpr.2023.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loughran. Parks for Profit. Selling Nature in the City, New York, Columbia University Press. 271p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Klinenberg. Canicule. Chicago, été 1995 : autopsie sociale d’une catastrophe, Lyon, Éditions deux-cent-cinq – École urbaine de Lyon, 2021, 415p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Civic Nationalism: An Opportunity for Migrants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland / United Kingdom: Donegal, a north-western fringe isolated by a border facing the uncertainties of Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://cnes.fr/geoimage/ireland-united-kingdom-donegal-north-western-fringe-isolated-border-facing-uncertainties-brexit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02767942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irlande / Irlande du Nord : Londonderry et sa région, une frontière en mutations et en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://cnes.fr/geoimage/irlande-irlande-nord-londonderry-region-une-frontiere-mutations-debat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02767753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland / Northern Ireland: Londonderry and its region, a debated border region in mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://cnes.fr/geoimage/ireland-northern-ireland-londonderry-region-debated-border-region-mutations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02767834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irlande / Royaume-Uni : le Donegal, une marge nord-occidentale isolée par une frontière confrontée aux incertitudes du Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://cnes.fr/geoimage/irlande-royaume-uni-donegal-une-marge-nord-occidentale-isolee-une-frontiere-confrontee-aux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02767662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and the challenges of the Irish border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière irlandaise, un vrai casse-tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02137996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darques R., 2017, Mapping Versatile Boundaries. Understanding the Balkans, Springer, 322 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02332938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc. Tel-Aviv. Le quartier de Florentine, un ailleurs dans la ville, Ivry-sur-Seine, Créaphis Editions, 2018, 239p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brexit et la frontière irlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragile Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 1573 (1573), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1573.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosse : nationalisme, immigration et retour des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Printmps (1), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pe.181.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roncayolo, avec Sophie Bertran de Balanda, Le géographe dans sa ville, Marseille, Parenthèses, 2016, 264p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un taudis à un autre ? Réaménagements urbains et déplacements de population à Glasgow de 1945 à la fin des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 48 (48), pp.53-76. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.048.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1915 Gallipoli Campaign: the significance of a disastrous military campaign in the forging of two nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Jolivet, 2015. Miami la Cubaine. Géographie d’une ville-carrefour entre les Amériques, Presses Universitaires de Rennes, 271p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morvan & Sinan Logie, Istanbul 2023, Paris, Éditions B2, 2014, 144p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Masboungi et Jean-Louis Cohen (dir.), New York. Réguler pour innover. Les années Bloomberg. Marseille, Parenthèses, 2014, 224p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique britannique de dispersion des demandeurs d'asile depuis 1999 : l'exemple de la ville de Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.5881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du référendum sur l'autodétermination du 18 septembre 2014, vus depuis l'Écosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01064250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuivre « la réinvention d’une ville » : les Jeux du Commonwealth 2014 à Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dear Green Place? Régénération urbaine, redéfinition identitaire et polarisation spatiale à Glasgow, 1979-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités et identités à Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour le patrimoine industriel dans la politique de régénération de Glasgow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État britannique autoritaire - Le cas de la résistance à la dilution à Glasgow en 1915 -1916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Discours autoritaires et résistances aux XXe et XXIe siècles, 6, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolibéralisation et régénération urbaine : quelques réflexions sur l'évolution de Glasgow depuis 1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan et quelles perspectives pour l'action des partenariats public-privé dans la régénération de Glasgow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.147-169. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectarisme religieux et football en Ecosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénération urbaine et événements festifs à Glasgow : quelques perspectives sur les Jeux du Commonwealth de 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et régénération urbaine : le cas de Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des quartiers industriels sinistrés : le rôle des sociétés locales de développement à Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.1855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incertitudes écossaises, entre autonomie et indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte; La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-70, 2018, Recherches, 9782348042256. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dubet.2018.01.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01914630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée en guerre et sursis d'appel dans les Hautes-Alpes Automne-hiver 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Hautes-Alpes dans la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes des Hautes-Alpes, pp.77-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01914647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée des Haut-Alpins dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenard, Gaël; Spitalier, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la guerre dans les Hautes-Alpes : loin du front, la guerre de tous 1914-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Privat, pp.15-38, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dear Green Place ? Régénération urbaine, redéfinition identitaire et polarisation spatiale à Glasgow - 1979-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Lumière - Lyon II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LYO20060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00798825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement des &amp;quot;Angry Young Men&amp;quot; dans l'Angleterre conservatrice de l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et Libre Pensée: en France et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Octave Mirbeau; FNLP, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et indépendance: singularités écossaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfiguration identitaire et revendications indépendantistes: approche comparées en Europe contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incertitudes écossaises, entre autonomie et indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01645139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Un gouffre d'incompréhension” ? Le regard d'un civilisationniste sur la question de l'intolérance religieuse en Écosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fait religieux interrogé par les chercheurs. Constructions disciplinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer une ville industrielle sinistrée par les projets culturels : culture, identités et contestations à Glasgow depuis le début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire « La Fabrique du projet stéphanois. Contribution de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour l’action des partenariats public-privé dans la régénération de Glasgow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès de la Société des Angliscistes de l'Enseignement Supérieur (atelier CRECIB : Une tentative de "modernisation" politique : le New Labour et la réforme des services publics britanniques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé à l’œuvre : quels résultats pour les sociétés locales de développement dans la régénération urbaine à Glasgow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’Association Française de Science Politique (Section thématique 26 : Les ambiguïtés de l’action publique face aux inégalités socio-spatiales. Etat des travaux francophones au regard des « urban studies »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaume-Uni : The Osmington White Horse, Le cheval blanc d’Osmington dans le Dorset, un patrimoine paysager exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02768033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commonwealth of Nations: Chronologie, la campagne de Gallipoli et les Jeux du Commonwealth de 2014 à Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage thatchérien : 1979-2009 = The Thatcher legacy 1979-2009 [Web - Communications en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, http://cle.ens-lyon.fr/10496001/0/fiche___pagelibre/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Jeannier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier - Chercheur en civilisation britannique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8336-1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17234025X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régénération urbaine, polarisation socio-spatiale, relations intercommunautaires à Glasgow.Nationalisme et migration en Écosse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS ACADÉMIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 - Doctorat en civilisation britannique, Université de Lyon 2-Lumière. &amp;quot;The Dear Green Place ? Régénération urbaine, polarisation spatiale et redéfinition de l'identité de Glasgow - 1979-1990 &amp;quot;, Unité de recherche : Triangle-UMR 5602.  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online summary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online video </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - DEA en civilisation britannique, Université de Paris 4-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - Maîtrise en civilisation britannique, Université de Toulouse 2-Le Mirail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 - CAPES d'anglais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - Cambridge Proficiency in English</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 - Licence d'études anglophones, Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOURSES et DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - Bourse de recherche de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation des Sciences Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 - Lauréat du programme d'échange Jules Verne à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holyrood Roman Catholic Secondary School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glasgow, attribué par le rectorat de l'académie d'Aix-Marseille (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Questions contemporaines. Série Questions urbaines, Bruno Péquignot, 978-2-14-048402-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow, métropole régionale en constante réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 470, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges of Housing in Govanhill, Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13lks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05017959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Glasgow: Beyond the Post-Industrial City, Keith Kintrea and Rebecca Madgin (eds), Bristol, Policy Press, 2020, 322p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (1), pp.113-114. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/tpr.2023.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loughran. Parks for Profit. Selling Nature in the City, New York, Columbia University Press. 271p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Klinenberg. Canicule. Chicago, été 1995 : autopsie sociale d’une catastrophe, Lyon, Éditions deux-cent-cinq – École urbaine de Lyon, 2021, 415p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Civic Nationalism: An Opportunity for Migrants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irlande / Irlande du Nord : Londonderry et sa région, une frontière en mutations et en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://cnes.fr/geoimage/irlande-irlande-nord-londonderry-region-une-frontiere-mutations-debat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02767753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland / United Kingdom: Donegal, a north-western fringe isolated by a border facing the uncertainties of Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://cnes.fr/geoimage/ireland-united-kingdom-donegal-north-western-fringe-isolated-border-facing-uncertainties-brexit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02767942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland / Northern Ireland: Londonderry and its region, a debated border region in mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://cnes.fr/geoimage/ireland-northern-ireland-londonderry-region-debated-border-region-mutations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02767834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irlande / Royaume-Uni : le Donegal, une marge nord-occidentale isolée par une frontière confrontée aux incertitudes du Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://cnes.fr/geoimage/irlande-royaume-uni-donegal-une-marge-nord-occidentale-isolee-une-frontiere-confrontee-aux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02767662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and the challenges of the Irish border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière irlandaise, un vrai casse-tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02137996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darques R., 2017, Mapping Versatile Boundaries. Understanding the Balkans, Springer, 322 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02332938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc. Tel-Aviv. Le quartier de Florentine, un ailleurs dans la ville, Ivry-sur-Seine, Créaphis Editions, 2018, 239p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragile Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 1573 (1573), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1573.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brexit et la frontière irlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosse : nationalisme, immigration et retour des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Printmps (1), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pe.181.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roncayolo, avec Sophie Bertran de Balanda, Le géographe dans sa ville, Marseille, Parenthèses, 2016, 264p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un taudis à un autre ? Réaménagements urbains et déplacements de population à Glasgow de 1945 à la fin des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 48 (48), pp.53-76. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.048.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1915 Gallipoli Campaign: the significance of a disastrous military campaign in the forging of two nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Jolivet, 2015. Miami la Cubaine. Géographie d’une ville-carrefour entre les Amériques, Presses Universitaires de Rennes, 271p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morvan & Sinan Logie, Istanbul 2023, Paris, Éditions B2, 2014, 144p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Masboungi et Jean-Louis Cohen (dir.), New York. Réguler pour innover. Les années Bloomberg. Marseille, Parenthèses, 2014, 224p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique britannique de dispersion des demandeurs d'asile depuis 1999 : l'exemple de la ville de Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.5881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du référendum sur l'autodétermination du 18 septembre 2014, vus depuis l'Écosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01064250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuivre « la réinvention d’une ville » : les Jeux du Commonwealth 2014 à Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dear Green Place? Régénération urbaine, redéfinition identitaire et polarisation spatiale à Glasgow, 1979-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités et identités à Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour le patrimoine industriel dans la politique de régénération de Glasgow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État britannique autoritaire - Le cas de la résistance à la dilution à Glasgow en 1915 -1916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Discours autoritaires et résistances aux XXe et XXIe siècles, 6, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolibéralisation et régénération urbaine : quelques réflexions sur l'évolution de Glasgow depuis 1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan et quelles perspectives pour l'action des partenariats public-privé dans la régénération de Glasgow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.147-169. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectarisme religieux et football en Ecosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénération urbaine et événements festifs à Glasgow : quelques perspectives sur les Jeux du Commonwealth de 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et régénération urbaine : le cas de Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des quartiers industriels sinistrés : le rôle des sociétés locales de développement à Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.1855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incertitudes écossaises, entre autonomie et indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte; La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-70, 2018, Recherches, 9782348042256. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dubet.2018.01.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01914630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée en guerre et sursis d'appel dans les Hautes-Alpes Automne-hiver 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Hautes-Alpes dans la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes des Hautes-Alpes, pp.77-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01914647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée des Haut-Alpins dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenard, Gaël; Spitalier, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la guerre dans les Hautes-Alpes : loin du front, la guerre de tous 1914-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Privat, pp.15-38, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dear Green Place ? Régénération urbaine, redéfinition identitaire et polarisation spatiale à Glasgow - 1979-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Lumière - Lyon II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LYO20060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00798825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement des &amp;quot;Angry Young Men&amp;quot; dans l'Angleterre conservatrice de l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et Libre Pensée: en France et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Octave Mirbeau; FNLP, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et indépendance: singularités écossaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfiguration identitaire et revendications indépendantistes: approche comparées en Europe contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incertitudes écossaises, entre autonomie et indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01645139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Un gouffre d'incompréhension” ? Le regard d'un civilisationniste sur la question de l'intolérance religieuse en Écosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fait religieux interrogé par les chercheurs. Constructions disciplinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer une ville industrielle sinistrée par les projets culturels : culture, identités et contestations à Glasgow depuis le début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire « La Fabrique du projet stéphanois. Contribution de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour l’action des partenariats public-privé dans la régénération de Glasgow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès de la Société des Angliscistes de l'Enseignement Supérieur (atelier CRECIB : Une tentative de "modernisation" politique : le New Labour et la réforme des services publics britanniques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé à l’œuvre : quels résultats pour les sociétés locales de développement dans la régénération urbaine à Glasgow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’Association Française de Science Politique (Section thématique 26 : Les ambiguïtés de l’action publique face aux inégalités socio-spatiales. Etat des travaux francophones au regard des « urban studies »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaume-Uni : The Osmington White Horse, Le cheval blanc d’Osmington dans le Dorset, un patrimoine paysager exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02768033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commonwealth of Nations: Chronologie, la campagne de Gallipoli et les Jeux du Commonwealth de 2014 à Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage thatchérien : 1979-2009 = The Thatcher legacy 1979-2009 [Web - Communications en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jeannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, http://cle.ens-lyon.fr/10496001/0/fiche___pagelibre/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="238B02CB"/>
+    <w:nsid w:val="D4AB66AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-jeannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8336-1917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17234025X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carnetsdegeographes.org/carnets_soutenances/sout_06_09_Jeannier.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aSWD1I0Q36E&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fondation-sciences-sociales.org/fabien-jeannier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jeannier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reinventer_glasgow_de_l_atelier_du_monde_a_la_ville_postindustrielle_et_au_dela_fabien_jeannier-9782140484025-77849.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220823v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2023.34" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1573.0006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.048.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.5881" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1855" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-des-frontieres--9782348040740-page-50.htm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dubet.2018.01.0050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO20060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01645139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02768033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dixon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-jeannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8336-1917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17234025X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carnetsdegeographes.org/carnets_soutenances/sout_06_09_Jeannier.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aSWD1I0Q36E&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fondation-sciences-sociales.org/fabien-jeannier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jeannier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reinventer_glasgow_de_l_atelier_du_monde_a_la_ville_postindustrielle_et_au_dela_fabien_jeannier-9782140484025-77849.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220823v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2023.34" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1573.0006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.048.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.5881" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1855" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-des-frontieres--9782348040740-page-50.htm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dubet.2018.01.0050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO20060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01645139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02768033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dixon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>