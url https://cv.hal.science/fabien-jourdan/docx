--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -601,429 +601,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Witting</w:t>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Malik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucila Aimo</w:t>
+                <w:t xml:space="preserve">Pablo Rodríguez Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596970v1</w:t>
+                <w:t xml:space="preserve">hal-04596969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cooke</w:t>
+                <w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+                <w:t xml:space="preserve">Romain Grall,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rodríguez Mier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Frainay</w:t>
+                <w:t xml:space="preserve">Alban Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596969v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t>
+                <w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Fresnais</w:t>
+                <w:t xml:space="preserve">Michael Witting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perin</w:t>
+                <w:t xml:space="preserve">Adnan Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Riu</w:t>
+                <w:t xml:space="preserve">Andrew Leach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Grall,</w:t>
+                <w:t xml:space="preserve">Alan Bridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ott</w:t>
+                <w:t xml:space="preserve">Lucila Aimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652792v1</w:t>
+                <w:t xml:space="preserve">hal-04596970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhysioFit: a software to quantify cell growth parameters and extracellular fluxes</w:t>
               </w:r>
@@ -1415,51 +1415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggesting disease associations for overlooked metabolites using literature from metabolic neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,191 +2079,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
+                <w:t xml:space="preserve">ELIXIR and Toxicology: a community in development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Marvin Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+                <w:t xml:space="preserve">Rob Stierum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Emma Schymanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Chris Evelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aalizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.74502.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283772v1</w:t>
+                <w:t xml:space="preserve">pasteur-03680151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORUM: building a Knowledge Graph from public databases and scientific literature to extract associations between chemicals and diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,344 +2298,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (21), pp.3896-3904. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELIXIR and Toxicology: a community in development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaining Insights Into Metabolic Networks Using Chemometrics and Bioinformatics: Chronic Kidney Disease as a Clinical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Stierum</w:t>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Schymanski</w:t>
+                <w:t xml:space="preserve">Domitille Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Evelo</w:t>
+                <w:t xml:space="preserve">Santiago Codesido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Aalizadeh</w:t>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoric Gagnebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.74502.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.682559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.682559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03680151v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining Insights Into Metabolic Networks Using Chemometrics and Bioinformatics: Chronic Kidney Disease as a Clinical Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Schvartz</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Codesido</w:t>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoric Gagnebin</w:t>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.682559. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.682559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318230v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t>
               </w:r>
@@ -3009,965 +3009,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351167v1</w:t>
+                <w:t xml:space="preserve">hal-03344682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Vinson</w:t>
+                <w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (12), pp.12553-12566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344682v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Amiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Arthur Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Aurélie Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927174v1</w:t>
+                <w:t xml:space="preserve">hal-02935172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomics response to a realistic diet contamination with the mycotoxin deoxynivalenol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chalzaviel</w:t>
+                <w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2020.111222⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331253v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GOLIATH Project: Towards an Internationally Harmonised Approach for Testing Metabolism Disrupting Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H-NMR metabolomics response to a realistic diet contamination with the mycotoxin deoxynivalenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Legler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fromenty</w:t>
+                <w:t xml:space="preserve">Maxime Chalzaviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103480⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.111222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2020.111222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707157v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949602v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Vinson</w:t>
+                <w:t xml:space="preserve">The GOLIATH Project: Towards an Internationally Harmonised Approach for Testing Metabolism Disrupting Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Legler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Moreau</w:t>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Batut</w:t>
+                <w:t xml:space="preserve">Miriam Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Bernard Fromenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10: Special Issue Advances in the Research of Endocrine Disrupting Chemicals 2.0), pp.3480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935172v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t>
               </w:r>
@@ -3979,77 +3979,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
@@ -4172,459 +4172,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhenoMeNal: processing and analysis of metabolomics data in the cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaboRank: network-based recommendation system to interpret and enrich metabolomics results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Peters</w:t>
+                <w:t xml:space="preserve">Sandrine Aros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bradbury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marta Cascante</w:t>
+                <w:t xml:space="preserve">Thomas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giy149⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.274-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627233v1</w:t>
+                <w:t xml:space="preserve">hal-02627792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboRank: network-based recommendation system to interpret and enrich metabolomics results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Frainay</w:t>
+                <w:t xml:space="preserve">PhenoMeNal: processing and analysis of metabolomics data in the cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Aros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Marco Capuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Vinson</w:t>
+                <w:t xml:space="preserve">Marta Cascante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (2), pp.274-283. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.giy149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giy149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627792v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An untargeted metabolomics approach to explore the metabolic modulation of HepG2 cells exposed to low doses of bisphenol A and 17β-estradiol 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,51 +5116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5378,252 +5378,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of metabolomics in ELIXIR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational methods to identify metabolic sub-networks based on metabolomic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.12342.2⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbv115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630635v1</w:t>
+                <w:t xml:space="preserve">hal-01608721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods to identify metabolic sub-networks based on metabolomic profiles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The future of metabolomics in ELIXIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Rijswijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beirnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cascante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.43-56. </w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (Version 2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbv115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.12342.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608721v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaNetter 2: A Cytoscape plugin for ab initio network analysis and metabolite feature classification</w:t>
               </w:r>
@@ -5858,338 +5858,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Bisphenol A exposure disrupts neurotransmitters through modulation of transaminase activity in the brain of rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (5), pp.1736-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2016-1207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631089v1</w:t>
+                <w:t xml:space="preserve">hal-02640118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A exposure disrupts neurotransmitters through modulation of transaminase activity in the brain of rodents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+                <w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 157 (5), pp.1736-1739. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2016-1207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640118v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic metabolic disruption in rats perinatally exposed to low doses of bisphenol-A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6900,1014 +6900,1002 @@
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 457, pp.1--9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux analysis of the Trypanosoma brucei glycolysis based on a multi-objective criteria bioinformatic approach, Advances in Bioinfromatics, 2012, in press. International conference with published acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+                <w:t xml:space="preserve">Frédéric Bringaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bringaud</w:t>
+                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, 16 p., Article ID 159423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2012/159423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive Visualization and Analysis of Multi-Omics Dataand Application to Escherichia coli Carbon Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.e21318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0021318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities and hierarchical structures in dynamic social networks: analysis and visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gilbert</w:t>
+                <w:t xml:space="preserve">Paolo Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Simonetto</w:t>
+                <w:t xml:space="preserve">Faraz Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (2), pp.85-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13278-010-0002-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph methods for the investigation of metabolic networks in parasitology</w:t>
+                <w:t xml:space="preserve">MetExplore: a web server to link metabolomic experiments and genome-scale metabolic networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wildridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182010000363⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (Web Server issue), pp.W132-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkq312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661590v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetExplore: a web server to link metabolomic experiments and genome-scale metabolic networks.</w:t>
+                <w:t xml:space="preserve">Graph methods for the investigation of metabolic networks in parasitology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkq312⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137, pp.1393-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182010000363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690651v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wildridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Scheltema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (2), pp.312-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-009-0196-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme stable de décomposition pour l'analyse des réseaux sociaux dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaNetter: inference and visualization of high-resolution metabolomic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Breitling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Breitling</w:t>
+                <w:t xml:space="preserve">Michael Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (1), pp.143-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7917,65 +7905,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IsoDesign: software for optimizing the isotopic composition of labeled substrates in 13C-fluxomics experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7983,249 +7971,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IsoDesign: substrate design for isotopic labelling experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated workflows for 13C-fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,488 +8258,488 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling metabolism 2nd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration multi-omique et in silico des effets transgénérationels et sexe-spécifiques induits par le TBT, un composé obésogène, sur le métabolisme hépatique de la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Chamorro-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Chamorro-García</w:t>
+                <w:t xml:space="preserve">Toshi Shioda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence A Castelli</w:t>
+                <w:t xml:space="preserve">Automatising 13 C-fluxomics flux calculations through a workflow hosted on the Workflow4Metabolomics Galaxy platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF; AFSEP; AFSM, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807737v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatising 13 C-fluxomics flux calculations through a workflow hosted on the Workflow4Metabolomics Galaxy platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+                <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Sokol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF; AFSEP; AFSM, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352460v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMBA, a recommendation system for biomarker discovery using metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8770,73 +8758,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8845,163 +8833,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédict Yanibada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9020,3681 +9008,3681 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du réseau métabolique des cellules de Leucémies Aiguës Myéloïdes pour comprendre les différences métaboliques liées à la mutation sur IDH1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Stuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fernando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucille Stuani</w:t>
+                <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Lionel Palama</w:t>
+                <w:t xml:space="preserve">Tony Kaoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse, Métabolomique et Fluxomique (SMMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB and RFMF : two tools at the service of metabolomics and fluxomics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MERLION Metabolomics Workshop Singapore 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of time-series data in the context of metabolic networks with Systrip Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bringaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaboHUB: a french infrastructure dedicated to metabolomics and fluxomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+                <w:t xml:space="preserve">Alice A. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice A. Agasse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. B. Colsch</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002248v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: a french infrastructure dedicated to metabolomics and fluxomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+                <w:t xml:space="preserve">Alice A. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice A. Agasse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002247v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+                <w:t xml:space="preserve">Alice A. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systrip: a visual environment for the investigation of time-series data in the context of metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bringaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Information Visualization (IV'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.4771a204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics for food and environmental toxicology : from targeted to global integrative approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LC-MS Montreux Symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche métabonomique pour l'étude in vivo, in vitro et in silico de la toxicologie des faibles doses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Domain specific vs Generic Network Visualization: an evaluation with metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Purchase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 5emes Journées scientifiques TOXALIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Dec 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Australasian Conference on User Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Australia. pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811476v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of metabolomics method associating NMR and UPLC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">SMAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802559v1</w:t>
+                <w:t xml:space="preserve">hal-02804072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'&amp;quot;histoires métaboliques&amp;quot; dans les réseaux métaboliques à partir de données métabolomiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche métabonomique pour l'étude in vivo, in vitro et in silico de la toxicologie des faibles doses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme journées du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">. 5emes Journées scientifiques TOXALIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Dec 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803297v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of metabolomics method associating NMR and UPLC-HRMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction d'&amp;quot;histoires métaboliques&amp;quot; dans les réseaux métaboliques à partir de données métabolomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">5eme journées du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804072v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain specific vs Generic Network Visualization: an evaluation with metabolic networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Conference on User Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Australia. pp.9-18</w:t>
+              <w:t xml:space="preserve">Metabolomics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579230v1</w:t>
+                <w:t xml:space="preserve">hal-02802559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaboflux : a method to analyze flux distribution in metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ghozlane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bringaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Metabolomics2010, AmsterdamRAI, the Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing &amp;quot;metabolic stories&amp;quot; in genome scale metabolic networks based on metabolomics data.(2011)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telling Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP 2011 satellite workshop: Graph Algorithms and Applications (GA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803877v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telling Stories</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing &amp;quot;metabolic stories&amp;quot; in genome scale metabolic networks based on metabolomics data.(2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2011 satellite workshop: Graph Algorithms and Applications (GA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metabolomics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Jun 2011, Cairns, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748788v1</w:t>
+                <w:t xml:space="preserve">hal-02803877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting structural changes and command hierarchies in dynamic social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gilbert</w:t>
+                <w:t xml:space="preserve">Paolo Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Simonetto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umang Sharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Network Analysis and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Greece. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing subnetwork roles using contextual visualization: comparison of metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.638-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale scatterplot matrix for visual and interactive exploration of metabonomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Visual Information Expert Workshop (VIEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison Visuelle de Réseaux Métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.285-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic network visualization using constraint planar graph drawing Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 06: Proceedings of the 10 International Conference on Information Visualisation (IV06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United States. pp.489 - 496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale scatterplot matrix for visual and interactive exploration of metabonomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Information Expert Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.202-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-71027-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00091360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Algorithme Contraint de Dessin de Graphe Planaire pour la Visualisation de Réseaux Métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième édition du congrés francophone de doctorants en STIC, MajecSTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Approche MDS Hybride pour l'Exploration Visuelle Interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Douy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing, Clustering and Visualization of Biological Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Networks in Bio-Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric-Based Network Exploration and Multiscale Scatterplot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Austin, United States. pp.135-142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFVIS.2004.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale hybrid MDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV: Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.388-393, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IV.2004.1320173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Metabolic and Regolatory Pathways Visual Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Visualization and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Santa Clara, United States. pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Visualization of Small World Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Seattle, WA, United States. pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Program Comprehension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Portland, Oregon, United States. pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00191947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Program Comprehension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Portland, Oregon, United States. pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12704,160 +12692,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Stingl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louison Fresnais</w:t>
+                <w:t xml:space="preserve">Julie Gering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Abed</w:t>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Balch</w:t>
+                <w:t xml:space="preserve">Agnès Emans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445077v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExploreViz, online visualisation tool for metabolic networks</w:t>
               </w:r>
@@ -12958,543 +12946,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Emans</w:t>
+                <w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Chamorro-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshi Shioda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t>
+              <w:t xml:space="preserve">Eurotox congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181742v1</w:t>
+                <w:t xml:space="preserve">hal-05445062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard C Chang</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Balch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotox congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445062v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of metabolic networks and host-microbiota interactions using multimodal Metabolomics. A Methodological Approach Using Mass Spectrometry, NMR, DESI Imaging, and Modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kulyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Kulyk</w:t>
+                <w:t xml:space="preserve">Pavel Melentev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Melentev</w:t>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CHaMP web-app:an interactive tool to infer biotransformation pathways from your MS peaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Valleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Valleix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Frainay</w:t>
+                <w:t xml:space="preserve">Elodie Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Person</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhysioFit: Quantifying cell growth parameters and uptake and production fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13516,150 +13504,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF ( Réseau Francophone de Métabolomique et Fluxomique )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolomique multiplateforme (MS, RMN) : étude de l’impact de l'ajout de TSP sur les données MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">benedict Yanibada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13678,73 +13666,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving prediction of essential genes using context-specific metabolic network ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13799,350 +13787,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Colsch</w:t>
+                <w:t xml:space="preserve">MetExplore: Omics data analysis in the context of metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505908v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetExplore: Omics data analysis in the context of metabolic networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Frainay</w:t>
+                <w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948391v1</w:t>
+                <w:t xml:space="preserve">hal-02505908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the hepatic metabolic effects induced by PFOA exposure using a multiplatform metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14174,651 +14162,651 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. ELSEVIER IRELAND LTD, 2019, TOXICOLOGY LETTERS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14877,212 +14865,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TrypanoCyc: a community effort towards the development of a metabolic pathway database for Trypanosoma brucei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Logan-Klumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15090,334 +15078,334 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetoplastid Molecular Cell Biology Meeting (KMCB 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Inconnue, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExplore, a framework for the analysis of metabolic networks: applications in the field of metabolomics data and the study of endocrine disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Copenhagen Workshop on Endocrine Disrupters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExplore: a web server to link metabolomic experiments and genome-scale metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wildridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. , 1 p., 2010, JOBIM 2010 Montpellier, Journée Ouvertes Biologie Informatique Mathématique, Montpellier, France, 7 - 9 septembre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15427,497 +15415,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genome-scale metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science Direct. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolomics in full swing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, 2021, Advances in Botanical Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics: Practical Guide to Design and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, Chapman and Hall, 290 p., 2019, 9781315370583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315370583-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Protozoan Parasite Metabolism and Identifying Drug Targets through Constraint-Based Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isidore Totanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanu Shameer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Isidore Totanes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sanu Shameer</w:t>
+                <w:t xml:space="preserve">David Westhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Mcconkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Analysis of Parasite Biology: From Metabolism to Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.487-512, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527694082.ch21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing human metabolic networks using metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics as a Tool in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.85-114, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78242-084-2.00005-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human metabolic networks and metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15933,250 +15921,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics as tool in nutrition research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead publishing Limited, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative modelling of metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, 2013, Advances in Botanical Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable decomposition algorithm for dynamical social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Guillet; Gilbert Ritschard; Djamel Abdelkader Zighed and Henri Briand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-178, 2010, Studies in Computational Intelligence, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16186,104 +16174,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des systèmes alimentaires sains et durables : quand la recherche accompagne la transition - One Health, une seule santé pour la Terre, les animaux et les Hommes - Contaminants alimentaires - La recherche appuie sur l'accélérateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16293,287 +16281,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Fresnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggesting disease associations for overlooked metabolites using literature from metabolic neighbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delmas</w:t>
+                <w:t xml:space="preserve">O. Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Filangi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duperier</w:t>
+                <w:t xml:space="preserve">N. Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Paulhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway analysis in metabolomics: pitfalls and best practice for the use of over-representation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16625,191 +16613,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Stuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Wang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16857,51 +16845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16911,279 +16899,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeaux numériques : Enjeux et perspectives pour les recherches menées à INRAE, mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">Marjorie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Domergue</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Caranta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId472"/>
+      <w:footerReference w:type="default" r:id="rId471"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17251,51 +17239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A598FA9B"/>
+    <w:nsid w:val="3F75FCB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17482,51 +17470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-jourdan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9401-2894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069183996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Amara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.841373" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03680151v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Martens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stierum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schymanski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evelo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.74502.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Schvartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Codesido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoric Gagnebin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.682559" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Surrati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evseev Sergey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hyun Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sottile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331253v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chalzaviel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111222" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jacobs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fromenty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103480" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ij9z4r" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Peters" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradbury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bergmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capuccini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cascante" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy149" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627792v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty577" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Schymanski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Salek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0134-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Rijswijk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beirnaert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cascante" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dominguez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12342.2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608721v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbv115" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E.V. Burgess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borutzki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rankin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.08.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Therrien-Laperriere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Igenomed Consortium" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1207" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632321v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl M Schaeberle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanu Shameer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Logan-Klumpler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku944" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Salvanha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F278SL2W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/159423" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137055v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021318" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520936v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-010-0002-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000363" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C78A70C1065D1277EC8842D3EAE35B98CF1A4866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690651v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Barrett" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq312" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168002v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941899v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352460v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742882v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811476v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802559v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803297v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804072v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579230v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648759v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803877v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406240v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Sharan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343889v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Koenig" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306674v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_18" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106468v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gasne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109131v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108871v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.47" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108864v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2004.1320173" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191947v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269464v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180188v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-cl&#233;ment Gallardo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liotier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405320v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742705v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799581v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803549v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Logan-Klumpler" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802904v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821730v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Barrett" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786295v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370583-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318814v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isidore Totanes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Westhead" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mcconkey" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082.ch21" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803214v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00012-5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543175v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/54/31/75/PDF/author.DMKM.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_10" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965489v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-jourdan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9401-2894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069183996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Amara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.841373" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03680151v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Martens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stierum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schymanski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.74502.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Schvartz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Codesido" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoric Gagnebin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.682559" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Surrati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evseev Sergey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hyun Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sottile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chalzaviel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707157v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jacobs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fromenty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103480" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ij9z4r" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty577" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Peters" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bergmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capuccini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cascante" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Schymanski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Salek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0134-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608721v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbv115" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Rijswijk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beirnaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cascante" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dominguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12342.2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E.V. Burgess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borutzki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rankin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.08.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Therrien-Laperriere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Igenomed Consortium" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632321v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl M Schaeberle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanu Shameer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Logan-Klumpler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku944" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Salvanha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723179v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/159423" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021318" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520936v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-010-0002-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690651v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Barrett" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq312" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000363" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C78A70C1065D1277EC8842D3EAE35B98CF1A4866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742882v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579230v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804072v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802559v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648759v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406240v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Sharan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343889v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751211v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Koenig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306674v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091360v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_18" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gasne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109131v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108871v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.47" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108864v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2004.1320173" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269772v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191947v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180188v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-cl&#233;ment Gallardo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liotier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321321v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803549v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Logan-Klumpler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802904v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821730v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Barrett" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786295v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370583-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318814v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isidore Totanes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Westhead" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mcconkey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082.ch21" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803214v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00012-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543175v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/54/31/75/PDF/author.DMKM.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_10" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965489v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>