--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -601,429 +601,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+                <w:t xml:space="preserve">Michael Witting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rodríguez Mier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Frainay</w:t>
+                <w:t xml:space="preserve">Adnan Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Leach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucila Aimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596969v1</w:t>
+                <w:t xml:space="preserve">hal-04596970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Fresnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grall,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Leach</w:t>
+                <w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bridge</w:t>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucila Aimo</w:t>
+                <w:t xml:space="preserve">Pablo Rodríguez Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596970v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhysioFit: a software to quantify cell growth parameters and extracellular fluxes</w:t>
               </w:r>
@@ -1415,51 +1415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggesting disease associations for overlooked metabolites using literature from metabolic neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,563 +2079,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELIXIR and Toxicology: a community in development</w:t>
+                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Martens</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Stierum</w:t>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Schymanski</w:t>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Evelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reza Aalizadeh</w:t>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.74502.1⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03680151v1</w:t>
+                <w:t xml:space="preserve">hal-03283772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORUM: building a Knowledge Graph from public databases and scientific literature to extract associations between chemicals and diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duperier</w:t>
+                <w:t xml:space="preserve">Gaining Insights Into Metabolic Networks Using Chemometrics and Bioinformatics: Chronic Kidney Disease as a Clinical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Schvartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Codesido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoric Gagnebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab627⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.682559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.682559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361495v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining Insights Into Metabolic Networks Using Chemometrics and Bioinformatics: Chronic Kidney Disease as a Clinical Model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ELIXIR and Toxicology: a community in development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoric Gagnebin</w:t>
+                <w:t xml:space="preserve">Marvin Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Stierum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Evelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aalizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.682559⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.74502.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318230v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03680151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">FORUM: building a Knowledge Graph from public databases and scientific literature to extract associations between chemicals and diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69, </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (21), pp.3896-3904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283772v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t>
               </w:r>
@@ -3545,429 +3545,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomics response to a realistic diet contamination with the mycotoxin deoxynivalenol</w:t>
+                <w:t xml:space="preserve">The GOLIATH Project: Towards an Internationally Harmonised Approach for Testing Metabolism Disrupting Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+                <w:t xml:space="preserve">Juliette Legler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Canlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chalzaviel</w:t>
+                <w:t xml:space="preserve">Miriam Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fromenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2020.111222⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10: Special Issue Advances in the Research of Endocrine Disrupting Chemicals 2.0), pp.3480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331253v1</w:t>
+                <w:t xml:space="preserve">hal-04707157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H-NMR metabolomics response to a realistic diet contamination with the mycotoxin deoxynivalenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chalzaviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.111222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2020.111222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927174v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GOLIATH Project: Towards an Internationally Harmonised Approach for Testing Metabolism Disrupting Compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+                <w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Jacobs</w:t>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fromenty</w:t>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10: Special Issue Advances in the Research of Endocrine Disrupting Chemicals 2.0), pp.3480. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21103480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707157v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t>
               </w:r>
@@ -3979,77 +3979,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
@@ -4172,459 +4172,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboRank: network-based recommendation system to interpret and enrich metabolomics results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PhenoMeNal: processing and analysis of metabolomics data in the cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Aros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Kristian Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Vinson</w:t>
+                <w:t xml:space="preserve">James Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Capuccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cascante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty577⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.giy149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giy149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627792v1</w:t>
+                <w:t xml:space="preserve">hal-02627233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">MetaboRank: network-based recommendation system to interpret and enrich metabolomics results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.274-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937261v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhenoMeNal: processing and analysis of metabolomics data in the cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Bradbury</w:t>
+                <w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Bergmann</w:t>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Capuccini</w:t>
+                <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cascante</w:t>
+                <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (2), pp.giy149. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giy149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627233v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An untargeted metabolomics approach to explore the metabolic modulation of HepG2 cells exposed to low doses of bisphenol A and 17β-estradiol 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4842,295 +4842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the gap: mapping mass spectral databases in genome-scale metabolic networks reveals poorly covered Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steffen Neumann</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Merlet</w:t>
+                <w:t xml:space="preserve">Floréal Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Mohammadi Salek</w:t>
+                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo8030051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627086v1</w:t>
+                <w:t xml:space="preserve">hal-01886470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mind the gap: mapping mass spectral databases in genome-scale metabolic networks reveals poorly covered Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Emma L. Schymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floréal Cabanettes</w:t>
+                <w:t xml:space="preserve">Benjamin Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
+                <w:t xml:space="preserve">Reza Mohammadi Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo8030051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886470v1</w:t>
+                <w:t xml:space="preserve">hal-02627086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t>
               </w:r>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t>
@@ -5858,338 +5858,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A exposure disrupts neurotransmitters through modulation of transaminase activity in the brain of rodents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+                <w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2016-1207⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640118v1</w:t>
+                <w:t xml:space="preserve">hal-02631089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Bisphenol A exposure disrupts neurotransmitters through modulation of transaminase activity in the brain of rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (5), pp.1736-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2016-1207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631089v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic metabolic disruption in rats perinatally exposed to low doses of bisphenol-A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,64 +6305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora J. Logan-Klumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (D1), pp.D637 - D644. </w:t>
@@ -6694,51 +6694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Vieira Milreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Coimbra Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6828,51 +6828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7304,51 +7304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExplore: a web server to link metabolomic experiments and genome-scale metabolic networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wildridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph methods for the investigation of metabolic networks in parasitology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7554,51 +7554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8413,277 +8413,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatising 13 C-fluxomics flux calculations through a workflow hosted on the Workflow4Metabolomics Galaxy platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+                <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Sokol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF; AFSEP; AFSM, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352460v1</w:t>
+                <w:t xml:space="preserve">hal-03807737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence A Castelli</w:t>
+                <w:t xml:space="preserve">Automatising 13 C-fluxomics flux calculations through a workflow hosted on the Workflow4Metabolomics Galaxy platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF; AFSEP; AFSM, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807737v1</w:t>
+                <w:t xml:space="preserve">hal-04352460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMBA, a recommendation system for biomarker discovery using metabolic networks</w:t>
               </w:r>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8833,51 +8833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9415,51 +9415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of time-series data in the context of metabolic networks with Systrip Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9646,51 +9646,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
+                <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
@@ -9725,97 +9725,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002248v1</w:t>
+                <w:t xml:space="preserve">hal-01002241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
+                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
@@ -9850,116 +9850,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002241v1</w:t>
+                <w:t xml:space="preserve">hal-01002248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systrip: a visual environment for the investigation of time-series data in the context of metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10396,506 +10396,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain specific vs Generic Network Visualization: an evaluation with metabolic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen Purchase</w:t>
+                <w:t xml:space="preserve">Approche métabonomique pour l'étude in vivo, in vitro et in silico de la toxicologie des faibles doses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Conference on User Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Australia. pp.9-18</w:t>
+              <w:t xml:space="preserve">. 5emes Journées scientifiques TOXALIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Dec 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579230v1</w:t>
+                <w:t xml:space="preserve">hal-02811476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of metabolomics method associating NMR and UPLC-HRMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction d'&amp;quot;histoires métaboliques&amp;quot; dans les réseaux métaboliques à partir de données métabolomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">5eme journées du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804072v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche métabonomique pour l'étude in vivo, in vitro et in silico de la toxicologie des faibles doses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 5emes Journées scientifiques TOXALIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Dec 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811476v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'&amp;quot;histoires métaboliques&amp;quot; dans les réseaux métaboliques à partir de données métabolomiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain specific vs Generic Network Visualization: an evaluation with metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Purchase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme journées du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Australasian Conference on User Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Australia. pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803297v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of metabolomics method associating NMR and UPLC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">SMAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802559v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaboflux : a method to analyze flux distribution in metabolic networks</w:t>
               </w:r>
@@ -11015,51 +11015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12024,200 +12024,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing, Clustering and Visualization of Biological Pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metric-Based Network Exploration and Multiscale Scatterplot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Networks in Bio-Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Austin, United States. pp.135-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFVIS.2004.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109131v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric-Based Network Exploration and Multiscale Scatterplot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drawing, Clustering and Visualization of Biological Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Networks in Bio-Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFVIS.2004.47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108871v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale hybrid MDS</w:t>
               </w:r>
@@ -12389,51 +12389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Visualization of Small World Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12484,51 +12484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12579,51 +12579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12700,523 +12700,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t>
+                <w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Stingl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cooke</w:t>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Fresnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gering</w:t>
+                <w:t xml:space="preserve">Kahina Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Jeanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Emans</w:t>
+                <w:t xml:space="preserve">Mickael Le Balch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181742v1</w:t>
+                <w:t xml:space="preserve">hal-05445077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetExploreViz, online visualisation tool for metabolic networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Vinson</w:t>
+                <w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Chamorro-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshi Shioda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic. 12, 2016</w:t>
+              <w:t xml:space="preserve">Eurotox congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180188v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard C Chang</w:t>
+                <w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Stingl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Emans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotox congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445062v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+                <w:t xml:space="preserve">MetExploreViz, online visualisation tool for metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-clément Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic. 12, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445077v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of metabolic networks and host-microbiota interactions using multimodal Metabolomics. A Methodological Approach Using Mass Spectrometry, NMR, DESI Imaging, and Modeling.</w:t>
               </w:r>
@@ -13948,90 +13948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14349,77 +14349,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
@@ -14474,77 +14474,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t>
@@ -15039,51 +15039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TrypanoCyc: a community effort towards the development of a metabolic pathway database for Trypanosoma brucei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Logan-Klumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15147,103 +15147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExplore, a framework for the analysis of metabolic networks: applications in the field of metabolomics data and the study of endocrine disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Copenhagen Workshop on Endocrine Disrupters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 2011</w:t>
@@ -15272,51 +15272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExplore: a web server to link metabolomic experiments and genome-scale metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wildridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16295,103 +16295,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Fresnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17239,51 +17239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F75FCB5"/>
+    <w:nsid w:val="0D35ECFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17470,51 +17470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-jourdan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9401-2894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069183996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Amara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.841373" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03680151v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Martens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stierum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schymanski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.74502.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Schvartz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Codesido" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoric Gagnebin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.682559" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Surrati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evseev Sergey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hyun Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sottile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chalzaviel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707157v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jacobs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fromenty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103480" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ij9z4r" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty577" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Peters" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bergmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capuccini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cascante" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Schymanski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Salek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0134-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608721v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbv115" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Rijswijk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beirnaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cascante" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dominguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12342.2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E.V. Burgess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borutzki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rankin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.08.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Therrien-Laperriere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Igenomed Consortium" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632321v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl M Schaeberle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanu Shameer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Logan-Klumpler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku944" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Salvanha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723179v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/159423" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021318" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520936v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-010-0002-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690651v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Barrett" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq312" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000363" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C78A70C1065D1277EC8842D3EAE35B98CF1A4866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742882v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579230v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804072v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802559v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648759v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406240v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Sharan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343889v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751211v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Koenig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306674v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091360v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_18" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gasne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109131v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108871v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.47" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108864v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2004.1320173" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269772v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191947v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180188v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-cl&#233;ment Gallardo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liotier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321321v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803549v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Logan-Klumpler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802904v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821730v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Barrett" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786295v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370583-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318814v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isidore Totanes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Westhead" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mcconkey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082.ch21" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803214v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00012-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543175v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/54/31/75/PDF/author.DMKM.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_10" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965489v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-jourdan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9401-2894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069183996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Amara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.841373" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Schvartz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Codesido" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoric Gagnebin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.682559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03680151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Martens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stierum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schymanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.74502.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Surrati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evseev Sergey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hyun Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sottile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jacobs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fromenty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103480" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chalzaviel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111222" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ij9z4r" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Peters" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradbury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bergmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capuccini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cascante" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy149" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty577" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627086v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Schymanski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Salek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0134-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608721v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbv115" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Rijswijk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beirnaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cascante" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dominguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12342.2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E.V. Burgess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borutzki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rankin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.08.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Therrien-Laperriere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Igenomed Consortium" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1207" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632321v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl M Schaeberle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanu Shameer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Logan-Klumpler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku944" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Salvanha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723179v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/159423" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021318" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520936v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-010-0002-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690651v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Barrett" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq312" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000363" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C78A70C1065D1277EC8842D3EAE35B98CF1A4866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352460v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742882v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811476v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802559v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579230v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804072v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648759v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406240v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Sharan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343889v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751211v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Koenig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306674v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091360v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_18" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gasne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108871v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.47" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109131v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108864v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2004.1320173" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269772v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191947v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-cl&#233;ment Gallardo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liotier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321321v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803549v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Logan-Klumpler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802904v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821730v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Barrett" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786295v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370583-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318814v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isidore Totanes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Westhead" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mcconkey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082.ch21" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803214v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00012-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543175v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/54/31/75/PDF/author.DMKM.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_10" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965489v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>