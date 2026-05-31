--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -601,429 +601,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t>
+                <w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Witting</w:t>
+                <w:t xml:space="preserve">Louison Fresnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Malik</w:t>
+                <w:t xml:space="preserve">Olivier Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Leach</w:t>
+                <w:t xml:space="preserve">Anne Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bridge</w:t>
+                <w:t xml:space="preserve">Romain Grall,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucila Aimo</w:t>
+                <w:t xml:space="preserve">Alban Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596970v1</w:t>
+                <w:t xml:space="preserve">hal-04652792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Fresnais</w:t>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alban Ott</w:t>
+                <w:t xml:space="preserve">Pablo Rodríguez Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652792v1</w:t>
+                <w:t xml:space="preserve">hal-04596969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cooke</w:t>
+                <w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Witting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Leach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Wieder</w:t>
+                <w:t xml:space="preserve">Alan Bridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rodríguez Mier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Frainay</w:t>
+                <w:t xml:space="preserve">Lucila Aimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596969v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhysioFit: a software to quantify cell growth parameters and extracellular fluxes</w:t>
               </w:r>
@@ -1415,51 +1415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggesting disease associations for overlooked metabolites using literature from metabolic neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,563 +2079,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
+                <w:t xml:space="preserve">Gaining Insights Into Metabolic Networks Using Chemometrics and Bioinformatics: Chronic Kidney Disease as a Clinical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+                <w:t xml:space="preserve">Domitille Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Santiago Codesido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoric Gagnebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.682559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.682559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283772v1</w:t>
+                <w:t xml:space="preserve">hal-03318230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining Insights Into Metabolic Networks Using Chemometrics and Bioinformatics: Chronic Kidney Disease as a Clinical Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ELIXIR and Toxicology: a community in development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Schvartz</w:t>
+                <w:t xml:space="preserve">Marvin Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Codesido</w:t>
+                <w:t xml:space="preserve">Rob Stierum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+                <w:t xml:space="preserve">Emma Schymanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoric Gagnebin</w:t>
+                <w:t xml:space="preserve">Chris Evelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aalizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.682559⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.74502.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318230v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03680151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELIXIR and Toxicology: a community in development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Reza Aalizadeh</w:t>
+                <w:t xml:space="preserve">FORUM: building a Knowledge Graph from public databases and scientific literature to extract associations between chemicals and diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.74502.1⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (21), pp.3896-3904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03680151v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORUM: building a Knowledge Graph from public databases and scientific literature to extract associations between chemicals and diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duperier</w:t>
+                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (21), pp.3896-3904. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361495v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t>
               </w:r>
@@ -3277,429 +3277,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GOLIATH Project: Towards an Internationally Harmonised Approach for Testing Metabolism Disrupting Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Moreau</w:t>
+                <w:t xml:space="preserve">Juliette Legler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Batut</w:t>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Miriam Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fromenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10: Special Issue Advances in the Research of Endocrine Disrupting Chemicals 2.0), pp.3480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935172v1</w:t>
+                <w:t xml:space="preserve">hal-04707157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02949602v1</w:t>
+                <w:t xml:space="preserve">hal-02935172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GOLIATH Project: Towards an Internationally Harmonised Approach for Testing Metabolism Disrupting Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fromenty</w:t>
+                <w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10: Special Issue Advances in the Research of Endocrine Disrupting Chemicals 2.0), pp.3480. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21103480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707157v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomics response to a realistic diet contamination with the mycotoxin deoxynivalenol</w:t>
               </w:r>
@@ -4172,459 +4172,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhenoMeNal: processing and analysis of metabolomics data in the cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Peters</w:t>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bradbury</w:t>
+                <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Bergmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Cascante</w:t>
+                <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giy149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627233v1</w:t>
+                <w:t xml:space="preserve">hal-01937261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboRank: network-based recommendation system to interpret and enrich metabolomics results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Frainay</w:t>
+                <w:t xml:space="preserve">PhenoMeNal: processing and analysis of metabolomics data in the cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bradbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Aros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Sven Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Vinson</w:t>
+                <w:t xml:space="preserve">Marco Capuccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cascante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty577⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.giy149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giy149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627792v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Corlu</w:t>
+                <w:t xml:space="preserve">MetaboRank: network-based recommendation system to interpret and enrich metabolomics results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
+                <w:t xml:space="preserve">Sandrine Aros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Thomas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.274-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937261v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An untargeted metabolomics approach to explore the metabolic modulation of HepG2 cells exposed to low doses of bisphenol A and 17β-estradiol 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4842,429 +4842,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mind the gap: mapping mass spectral databases in genome-scale metabolic networks reveals poorly covered Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Emma L. Schymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floréal Cabanettes</w:t>
+                <w:t xml:space="preserve">Benjamin Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
+                <w:t xml:space="preserve">Reza Mohammadi Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo8030051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886470v1</w:t>
+                <w:t xml:space="preserve">hal-02627086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the gap: mapping mass spectral databases in genome-scale metabolic networks reveals poorly covered Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Merlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Mohammadi Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo8030051⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627086v1</w:t>
+                <w:t xml:space="preserve">hal-02621786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Merlet</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Cabanettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621786v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted versus untargeted omics — the CAFSA story</w:t>
               </w:r>
@@ -5858,338 +5858,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Bisphenol A exposure disrupts neurotransmitters through modulation of transaminase activity in the brain of rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (5), pp.1736-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2016-1207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631089v1</w:t>
+                <w:t xml:space="preserve">hal-02640118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A exposure disrupts neurotransmitters through modulation of transaminase activity in the brain of rodents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 157 (5), pp.1736-1739. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2016-1207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640118v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic metabolic disruption in rats perinatally exposed to low doses of bisphenol-A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,64 +6305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora J. Logan-Klumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (D1), pp.D637 - D644. </w:t>
@@ -6694,51 +6694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Vieira Milreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Coimbra Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6828,51 +6828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7304,51 +7304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExplore: a web server to link metabolomic experiments and genome-scale metabolic networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wildridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph methods for the investigation of metabolic networks in parasitology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7554,51 +7554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8413,277 +8413,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence A Castelli</w:t>
+                <w:t xml:space="preserve">Automatising 13 C-fluxomics flux calculations through a workflow hosted on the Workflow4Metabolomics Galaxy platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF; AFSEP; AFSM, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807737v1</w:t>
+                <w:t xml:space="preserve">hal-04352460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatising 13 C-fluxomics flux calculations through a workflow hosted on the Workflow4Metabolomics Galaxy platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+                <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Sokol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF; AFSEP; AFSM, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352460v1</w:t>
+                <w:t xml:space="preserve">hal-03807737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMBA, a recommendation system for biomarker discovery using metabolic networks</w:t>
               </w:r>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9415,51 +9415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of time-series data in the context of metabolic networks with Systrip Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9646,51 +9646,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
+                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
@@ -9725,97 +9725,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002241v1</w:t>
+                <w:t xml:space="preserve">hal-01002248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
+                <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
@@ -9850,116 +9850,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002248v1</w:t>
+                <w:t xml:space="preserve">hal-01002241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systrip: a visual environment for the investigation of time-series data in the context of metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10396,506 +10396,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche métabonomique pour l'étude in vivo, in vitro et in silico de la toxicologie des faibles doses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Domain specific vs Generic Network Visualization: an evaluation with metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Purchase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 5emes Journées scientifiques TOXALIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Dec 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Australasian Conference on User Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Australia. pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811476v1</w:t>
+                <w:t xml:space="preserve">hal-00579230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'&amp;quot;histoires métaboliques&amp;quot; dans les réseaux métaboliques à partir de données métabolomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of metabolomics method associating NMR and UPLC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme journées du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">SMAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803297v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche métabonomique pour l'étude in vivo, in vitro et in silico de la toxicologie des faibles doses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">. 5emes Journées scientifiques TOXALIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Dec 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802559v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain specific vs Generic Network Visualization: an evaluation with metabolic networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction d'&amp;quot;histoires métaboliques&amp;quot; dans les réseaux métaboliques à partir de données métabolomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Conference on User Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Australia. pp.9-18</w:t>
+              <w:t xml:space="preserve">5eme journées du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579230v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of metabolomics method associating NMR and UPLC-HRMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804072v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaboflux : a method to analyze flux distribution in metabolic networks</w:t>
               </w:r>
@@ -11015,51 +11015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12700,523 +12700,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+                <w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Balch</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Chamorro-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshi Shioda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Eurotox congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445077v1</w:t>
+                <w:t xml:space="preserve">hal-05445062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard C Chang</w:t>
+                <w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Stingl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Emans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotox congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445062v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MetExploreViz, online visualisation tool for metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gering</w:t>
+                <w:t xml:space="preserve">Jean-clément Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Jeanson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t>
+              <w:t xml:space="preserve">Metabolomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic. 12, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181742v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetExploreViz, online visualisation tool for metabolic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-clément Gallardo</w:t>
+                <w:t xml:space="preserve">Kahina Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Liotier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Le Balch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic. 12, 2016</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180188v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of metabolic networks and host-microbiota interactions using multimodal Metabolomics. A Methodological Approach Using Mass Spectrometry, NMR, DESI Imaging, and Modeling.</w:t>
               </w:r>
@@ -13823,51 +13823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExplore: Omics data analysis in the context of metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13948,90 +13948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14192,277 +14192,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162582v1</w:t>
+                <w:t xml:space="preserve">hal-02162584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162584v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t>
               </w:r>
@@ -15039,51 +15039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TrypanoCyc: a community effort towards the development of a metabolic pathway database for Trypanosoma brucei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Logan-Klumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15147,103 +15147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExplore, a framework for the analysis of metabolic networks: applications in the field of metabolomics data and the study of endocrine disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Copenhagen Workshop on Endocrine Disrupters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 2011</w:t>
@@ -15272,51 +15272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetExplore: a web server to link metabolomic experiments and genome-scale metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wildridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16295,103 +16295,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Fresnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17239,51 +17239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D35ECFF"/>
+    <w:nsid w:val="03FCF37A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17470,51 +17470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-jourdan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9401-2894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069183996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Amara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.841373" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Schvartz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Codesido" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoric Gagnebin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.682559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03680151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Martens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stierum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schymanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.74502.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Surrati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evseev Sergey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hyun Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sottile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jacobs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fromenty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103480" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chalzaviel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111222" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ij9z4r" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Peters" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradbury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bergmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capuccini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cascante" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy149" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty577" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627086v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Schymanski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Salek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0134-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608721v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbv115" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Rijswijk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beirnaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cascante" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dominguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12342.2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E.V. Burgess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borutzki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rankin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.08.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Therrien-Laperriere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Igenomed Consortium" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1207" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632321v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl M Schaeberle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanu Shameer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Logan-Klumpler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku944" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Salvanha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723179v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/159423" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021318" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520936v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-010-0002-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690651v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Barrett" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq312" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000363" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C78A70C1065D1277EC8842D3EAE35B98CF1A4866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352460v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742882v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811476v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802559v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579230v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804072v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648759v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406240v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Sharan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343889v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751211v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Koenig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306674v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091360v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_18" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gasne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108871v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.47" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109131v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108864v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2004.1320173" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269772v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191947v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-cl&#233;ment Gallardo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liotier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321321v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803549v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Logan-Klumpler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802904v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821730v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Barrett" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786295v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370583-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318814v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isidore Totanes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Westhead" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mcconkey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082.ch21" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803214v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00012-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543175v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/54/31/75/PDF/author.DMKM.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_10" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965489v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-jourdan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9401-2894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069183996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Amara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.841373" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Schvartz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Codesido" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoric Gagnebin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.682559" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03680151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Martens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stierum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schymanski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evelo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.74502.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Surrati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evseev Sergey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hyun Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sottile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jacobs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fromenty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103480" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chalzaviel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111222" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ij9z4r" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627233v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Peters" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradbury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bergmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capuccini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cascante" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627792v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty577" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Schymanski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Salek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0134-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608721v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbv115" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Rijswijk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beirnaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cascante" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dominguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12342.2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E.V. Burgess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borutzki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rankin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.08.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Therrien-Laperriere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Igenomed Consortium" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2016-1207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632321v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl M Schaeberle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanu Shameer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Logan-Klumpler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku944" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Salvanha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723179v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/159423" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021318" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520936v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-010-0002-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690651v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Barrett" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq312" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000363" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C78A70C1065D1277EC8842D3EAE35B98CF1A4866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742882v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579230v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804072v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802559v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648759v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406240v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Sharan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343889v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751211v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Koenig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306674v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091360v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_18" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gasne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108871v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.47" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109131v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108864v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2004.1320173" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269772v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191947v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-cl&#233;ment Gallardo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liotier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321321v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803549v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Logan-Klumpler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802904v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821730v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Barrett" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786295v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370583-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318814v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isidore Totanes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Westhead" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mcconkey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082.ch21" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803214v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00012-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543175v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/54/31/75/PDF/author.DMKM.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_10" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965489v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>