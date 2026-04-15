--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -418,511 +418,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t>
+                <w:t xml:space="preserve">Constraints on the cosmic expansion history from GWTC-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. D. Abbott</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 949 (2), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac74bb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651579v1</w:t>
+                <w:t xml:space="preserve">hal-03862940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agathos</w:t>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (18), pp.185006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the cosmic expansion history from GWTC-3</w:t>
+                <w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 949 (2), pp.76. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.041039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac74bb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862940v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The population of merging compact binaries inferred using gravitational waves through GWTC-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.011048. </w:t>
@@ -973,111 +973,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agathos</w:t>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (18), pp.185005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/acdf36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
@@ -1146,72 +1146,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 955 (2), pp.155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/acd770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
@@ -1222,1367 +1222,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
+                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03711636v1</w:t>
+                <w:t xml:space="preserve">hal-03863450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
+                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863450v1</w:t>
+                <w:t xml:space="preserve">insu-03711636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03857161v1</w:t>
+                <w:t xml:space="preserve">hal-03644661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adhicary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778299v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03656903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agathos</w:t>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for gravitational wave emission from scalar boson clouds around spinning black holes in LIGO O3 data</w:t>
+                <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.102001⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863381v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t>
+                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. D. Abbott</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082005⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863386v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03857161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t>
+                <w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Adhicary</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (8), pp.082005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862440v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carl Adams</w:t>
+                <w:t xml:space="preserve">All-sky search for gravitational wave emission from scalar boson clouds around spinning black holes in LIGO O3 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (10), pp.102001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.102001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644661v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowband Searches for Continuous and Long-duration Transient Gravitational Waves from Known Pulsars in the LIGO-Virgo Third Observing Run</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 932 (2), pp.133. </w:t>
@@ -2830,453 +2830,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738053v1</w:t>
+                <w:t xml:space="preserve">hal-03862985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862985v1</w:t>
+                <w:t xml:space="preserve">hal-03738053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261280v1</w:t>
+                <w:t xml:space="preserve">hal-03862997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t>
+                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abe</w:t>
@@ -3311,240 +3311,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862997v1</w:t>
+                <w:t xml:space="preserve">hal-03738498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t>
+                <w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738498v1</w:t>
+                <w:t xml:space="preserve">hal-03261280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift During the LIGO-Virgo Run O3a</w:t>
+                <w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -3579,240 +3579,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 915 (2), pp.86. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abee15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022670v1</w:t>
+                <w:t xml:space="preserve">hal-03203680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Abbott</w:t>
+                <w:t xml:space="preserve">Open data from the first and second observing runs of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Abbott</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">Sheelu Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 915 (1), pp.L5. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.100658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2021.100658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430297v1</w:t>
+                <w:t xml:space="preserve">hal-03143734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
+                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift During the LIGO-Virgo Run O3a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -3847,399 +3847,399 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915 (2), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abee15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171349v1</w:t>
+                <w:t xml:space="preserve">hal-03022670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
+                <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507490v1</w:t>
+                <w:t xml:space="preserve">hal-03171349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
+                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203679v1</w:t>
+                <w:t xml:space="preserve">hal-03507490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t>
+                <w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4249,106 +4249,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915 (1), pp.L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010977v1</w:t>
+                <w:t xml:space="preserve">hal-03430297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t>
+                <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -4383,618 +4383,618 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03203680v1</w:t>
+                <w:t xml:space="preserve">hal-03203679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data from the first and second observing runs of Advanced LIGO and Advanced Virgo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.100658. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2021.100658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143734v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO” (2019, ApJ, 875, 122)</w:t>
+                <w:t xml:space="preserve">A Gravitational-wave Measurement of the Hubble Constant Following the Second Observing Run of Advanced LIGO and Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abbott</w:t>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Abbott</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 918 (2), pp.91. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 909 (2), pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1f2c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abdcb7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413221v1</w:t>
+                <w:t xml:space="preserve">hal-02303025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars in the early O3 LIGO data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum: “Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO” (2019, ApJ, 875, 122)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.082004⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 918 (2), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1f2c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618165v1</w:t>
+                <w:t xml:space="preserve">hal-03413221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gravitational-wave Measurement of the Hubble Constant Following the Second Observing Run of Advanced LIGO and Virgo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars in the early O3 LIGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 909 (2), pp.218. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (8), pp.082004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abdcb7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.082004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303025v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t>
               </w:r>
@@ -5053,51 +5053,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
@@ -5108,295 +5108,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
+                <w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.022005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.102001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428826v1</w:t>
+                <w:t xml:space="preserve">hal-03186190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.102001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203682v1</w:t>
+                <w:t xml:space="preserve">hal-03428826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t>
               </w:r>
@@ -5455,51 +5455,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
@@ -5510,51 +5510,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t>
+                <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -5589,106 +5589,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.022005. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186190v1</w:t>
+                <w:t xml:space="preserve">hal-03022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
+                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -5723,82 +5723,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022673v1</w:t>
+                <w:t xml:space="preserve">hal-03203682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints from LIGO O3 Data on Gravitational-wave Emission Due to R-modes in the Glitching Pulsar PSR J0537–6910</w:t>
               </w:r>
@@ -5957,51 +5957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6052,51 +6052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the second Advanced LIGO observing run with an improved hidden Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,51 +6125,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (10), pp.109903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
@@ -6186,77 +6186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015–2017 LIGO Data” (2019, ApJ, 879, 10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,295 +6314,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide to LIGO–Virgo detector noise and extraction of transient gravitational-wave signals</w:t>
+                <w:t xml:space="preserve">Model comparison from LIGO–Virgo data on GW170817’s binary components and consequences for the merger remnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelu Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (5), pp.055002. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.045006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab685e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab5f7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417088v1</w:t>
+                <w:t xml:space="preserve">hal-02999729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model comparison from LIGO–Virgo data on GW170817’s binary components and consequences for the merger remnant</w:t>
+                <w:t xml:space="preserve">A guide to LIGO–Virgo detector noise and extraction of transient gravitational-wave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelu Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (4), pp.045006. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (5), pp.055002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab5f7c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab685e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999729v1</w:t>
+                <w:t xml:space="preserve">hal-02417088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW190412: Observation of a Binary-Black-Hole Coalescence with Asymmetric Masses</w:t>
               </w:r>
@@ -6661,51 +6661,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (4), pp.043015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.043015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
@@ -6722,51 +6722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically targeted search for gravitational waves emitted by core-collapse supernovae during the first and second observing runs of advanced LIGO and advanced Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6795,51 +6795,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (8), pp.084002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.101.084002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
@@ -6850,563 +6850,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for observing and localizing gravitational-wave transients with Advanced LIGO, Advanced Virgo and KAGRA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41114-020-00026-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.131101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973168v1</w:t>
+                <w:t xml:space="preserve">hal-02959692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties and Astrophysical Implications of the 150 M$_\odot$ Binary Black Hole Merger GW190521</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 900 (1), pp.L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.131101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aba493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959692v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The advanced Virgo longitudinal control system for the O2 observing run</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for observing and localizing gravitational-wave transients with Advanced LIGO, Advanced Virgo and KAGRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.A. Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.07.005⟩</w:t>
+              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41114-020-00026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491265v1</w:t>
+                <w:t xml:space="preserve">hal-02973168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties and Astrophysical Implications of the 150 M$_\odot$ Binary Black Hole Merger GW190521</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The advanced Virgo longitudinal control system for the O2 observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 900 (1), pp.L13. </w:t>
+              <w:t xml:space="preserve">Astropart.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.102386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aba493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946170v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW190814: Gravitational Waves from the Coalescence of a 23 Solar Mass Black Hole with a 2.6 Solar Mass Compact Object</w:t>
               </w:r>
@@ -7465,51 +7465,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 896 (2), pp.L44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/ab960f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
@@ -7733,51 +7733,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 902 (1), pp.L21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/abb655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
@@ -7794,51 +7794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW190425: Observation of a Compact Binary Coalescence with Total Mass $\sim 3.4 M_{\odot}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7867,51 +7867,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 892 (1), pp.L3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/ab75f5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
@@ -8062,51 +8062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8190,191 +8190,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of the Hubble Constant from a Dark Standard Siren using the Dark Energy Survey Galaxies and the LIGO/Virgo Binary–Black-hole Merger GW170814</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Garcia-Bellido</w:t>
+                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO O2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab14f1⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.024004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990733v1</w:t>
+                <w:t xml:space="preserve">hal-02080725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Black Hole Population Properties Inferred from the First and Second Observing Runs of Advanced LIGO and Advanced Virgo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Tests of General Relativity with the Binary Black Hole Signals from the LIGO-Virgo Catalog GWTC-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8403,246 +8403,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab3800⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (10), pp.104036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.104036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051700v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the binary neutron star merger GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Search for gravitational-wave signals associated with gamma-ray bursts during the second observing run of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011001⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 886 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4b48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817888v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of General Relativity with GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Properties of the binary neutron star merger GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8671,648 +8671,648 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.011102⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.011001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921970v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the $p$-Mode–$g$-Mode Tidal Instability with GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Binary Black Hole Population Properties Inferred from the First and Second Observing Runs of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.061104⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 882 (2), pp.L24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab3800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130376v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">First Measurement of the Hubble Constant from a Dark Standard Siren using the Dark Energy Survey Galaxies and the LIGO/Virgo Binary–Black-hole Merger GW170814</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soares-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palmese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Annis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia-Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 875 (2), pp.122. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 876 (1), pp.L7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab113b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab14f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009089v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-1: A Gravitational-Wave Transient Catalog of Compact Binary Mergers Observed by LIGO and Virgo during the First and Second Observing Runs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Search for gravitational waves from a long-lived remnant of the binary neutron star merger GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.031040. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 875 (2), pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.031040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059393v1</w:t>
+                <w:t xml:space="preserve">hal-01902969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from a long-lived remnant of the binary neutron star merger GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 875 (2), pp.160. </w:t>
+              <w:t xml:space="preserve">, 2019, 875 (2), pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f3d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab113b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902969v1</w:t>
+                <w:t xml:space="preserve">hal-02009089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Subsolar Mass Ultracompact Binaries in Advanced LIGO’s Second Observing Run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">GWTC-1: A Gravitational-Wave Transient Catalog of Compact Binary Mergers Observed by LIGO and Virgo during the First and Second Observing Runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9341,380 +9341,380 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (16), pp.161102. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.031040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.031040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144373v1</w:t>
+                <w:t xml:space="preserve">hal-02059393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of General Relativity with the Binary Black Hole Signals from the LIGO-Virgo Catalog GWTC-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Constraining the $p$-Mode–$g$-Mode Tidal Instability with GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (10), pp.104036. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.061104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.104036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.061104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116509v1</w:t>
+                <w:t xml:space="preserve">hal-02130376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO O2 data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Tests of General Relativity with GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (2), pp.024004. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.011102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.011102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080725v1</w:t>
+                <w:t xml:space="preserve">hal-01921970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational-wave signals associated with gamma-ray bursts during the second observing run of Advanced LIGO and Advanced Virgo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Search for Subsolar Mass Ultracompact Binaries in Advanced LIGO’s Second Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9743,112 +9743,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 886 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (16), pp.161102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4b48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410764v1</w:t>
+                <w:t xml:space="preserve">hal-02144373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first and second observing runs of the Advanced LIGO and Virgo network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Low-latency gravitational-wave alerts for multimessenger astronomy during the second advanced LIGO and Virgo observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9877,112 +9877,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (6), pp.064064. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 875 (2), pp.161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e8f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188104v1</w:t>
+                <w:t xml:space="preserve">hal-02017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow-band search for gravitational waves from known pulsars using the second LIGO observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10011,51 +10011,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (12), pp.122002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
@@ -10066,191 +10066,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Standard Siren Measurement of the Hubble Constant from GW170817 without the Electromagnetic Counterpart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sur</w:t>
+                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first and second observing runs of the Advanced LIGO and Virgo network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaf96e⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.064064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050847v1</w:t>
+                <w:t xml:space="preserve">hal-02188104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency gravitational-wave alerts for multimessenger astronomy during the second advanced LIGO and Virgo observing run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Directional limits on persistent gravitational waves using data from Advanced LIGO's first two observing runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10279,246 +10279,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e8f⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.062001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017735v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional limits on persistent gravitational waves using data from Advanced LIGO's first two observing runs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">A Standard Siren Measurement of the Hubble Constant from GW170817 without the Electromagnetic Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fishbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Magaña Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (6), pp.062001. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871 (1), pp.L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.062001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaf96e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279053v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Eccentric Binary Black Hole Mergers with Advanced LIGO and Advanced Virgo during their First and Second Observing Runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10547,51 +10547,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 883 (2), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3c2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
@@ -10608,51 +10608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave transients in the second Advanced LIGO observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10681,51 +10681,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (10), pp.104033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.104033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
@@ -10742,51 +10742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Sky Search for Short Gravitational-Wave Bursts in the Second Advanced LIGO and Advanced Virgo Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10815,51 +10815,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (2), pp.024017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
@@ -10870,191 +10870,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Transient Gravitational-wave Signals Associated with Magnetar Bursts during Advanced LIGO’s Second Observing Run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">A Fermi Gamma-ray Burst Monitor Search for Electromagnetic Signals Coincident with Gravitational-Wave Candidates in Advanced LIGO's First Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 874 (2), pp.163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e15⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 871 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051546v1</w:t>
+                <w:t xml:space="preserve">hal-01902981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the isotropic stochastic background using data from Advanced LIGO’s second observing run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Search for Transient Gravitational-wave Signals Associated with Magnetar Bursts during Advanced LIGO’s Second Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11083,350 +11083,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.061101⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 874 (2), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283532v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fermi Gamma-ray Burst Monitor Search for Electromagnetic Signals Coincident with Gravitational-Wave Candidates in Advanced LIGO's First Observing Run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.S. Briggs</w:t>
+                <w:t xml:space="preserve">Search for the isotropic stochastic background using data from Advanced LIGO’s second observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 871 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.061101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.061101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902981v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Astrophysical Reach of the Advanced Virgo Detector via the Application of Squeezed Vacuum States of Light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum: : &amp;quot;Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data&amp;quot; (2019, ApJ, 879, 10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (23), pp.231108. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 882, pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416888v1</w:t>
+                <w:t xml:space="preserve">hal-03808846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t>
               </w:r>
@@ -11540,243 +11540,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: : &amp;quot;Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data&amp;quot; (2019, ApJ, 879, 10)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the Astrophysical Reach of the Advanced Virgo Detector via the Application of Squeezed Vacuum States of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. P. Abbott</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">A. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 882, pp.73. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.231108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808846v1</w:t>
+                <w:t xml:space="preserve">hal-02416888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (10), pp.102002. </w:t>
@@ -11808,459 +11808,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170817: Measurements of neutron star radii and equation of state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">Search for tensor, vector, and scalar polarizations in the stochastic gravitational-wave background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.161101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (20), pp.201102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846586v1</w:t>
+                <w:t xml:space="preserve">hal-01933956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of Advanced Virgo and Reconstruction of the Gravitational Wave Signal $h(t)$ during the Observing Run O2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GW170817: Measurements of neutron star radii and equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aadf1a⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (16), pp.161101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.161101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846617v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for tensor, vector, and scalar polarizations in the stochastic gravitational-wave background</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Arène</w:t>
+                <w:t xml:space="preserve">Calibration of Advanced Virgo and Reconstruction of the Gravitational Wave Signal $h(t)$ during the Observing Run O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Arun</w:t>
+                <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aubin</w:t>
+                <w:t xml:space="preserve">K. Agatsuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (20), pp.201102. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (20), pp.205004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aadf1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933956v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for subsolar-mass ultracompact binaries in advanced LIGO’s first observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12363,90 +12363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t>
@@ -12497,90 +12497,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t>
@@ -12886,51 +12886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts During the First Advanced LIGO Observing Run and Implications for the Origin of GRB 150906B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13020,103 +13020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t>
@@ -13148,995 +13148,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Limits on the Stochastic Gravitational-Wave Background from Advanced LIGO's First Observing Run</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bonnand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121101⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01412187v1</w:t>
+                <w:t xml:space="preserve">hal-01645676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Progenitor of Binary Neutron Star Merger GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Effects of waveform model systematics on the interpretation of GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouffanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa93fc⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), pp.104002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa6854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669862v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01404690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645570v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First search for gravitational waves from known pulsars with Advanced LIGO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Acernese</w:t>
+                <w:t xml:space="preserve">Gravitational waves and gamma-rays from a binary neutron star Merger: GW170817 and GRB 170817A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa677f⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa920c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01664010v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the Advanced Virgo gravitational wave detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the contribution of dynamical ejecta in the Kilonova associated with GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217751X17440031⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645901v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the first Advanced LIGO run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Upper Limits on the Stochastic Gravitational-Wave Background from Advanced LIGO's First Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.042003. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (12), pp.121101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.042003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01394944v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01412187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">First search for gravitational waves from known pulsars with Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B P Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T D Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 839 (1), 33 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa677f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645700v1</w:t>
+                <w:t xml:space="preserve">insu-01664010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">On the Progenitor of Binary Neutron Star Merger GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14165,246 +14165,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa93fc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646052v1</w:t>
+                <w:t xml:space="preserve">hal-01669862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational waves and gamma-rays from a binary neutron star Merger: GW170817 and GRB 170817A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa920c⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645884v1</w:t>
+                <w:t xml:space="preserve">hal-01645570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the contribution of dynamical ejecta in the Kilonova associated with GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14433,752 +14433,752 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01669861v1</w:t>
+                <w:t xml:space="preserve">hal-01646052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645676v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the first Advanced LIGO run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.042003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.042003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645900v1</w:t>
+                <w:t xml:space="preserve">in2p3-01394944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of waveform model systematics on the interpretation of GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Buy</w:t>
+                <w:t xml:space="preserve">Status of the Advanced Virgo gravitational wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Agatsuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (10), pp.104002. </w:t>
+              <w:t xml:space="preserve">Int.J.Mod.Phys.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (28&amp;29), pp.1744003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa6854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X17440031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01404690v1</w:t>
+                <w:t xml:space="preserve">hal-01645901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485091v1</w:t>
+                <w:t xml:space="preserve">hal-03143735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143735v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW170608: Observation of a 19-solar-mass Binary Black Hole coalescence</w:t>
               </w:r>
@@ -15237,51 +15237,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 851 (2), pp.L35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9f0c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
@@ -15292,5201 +15292,5201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Limits on Gravitational Waves from Scorpius X-1 from a Model-Based Cross-Correlation Search in Advanced LIGO Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">The basic physics of the binary black hole merger GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 847 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 529 (1-2), pp.1600209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa86f0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.201600209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645247v1</w:t>
+                <w:t xml:space="preserve">in2p3-01352453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basic physics of the binary black hole merger GW150914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">GW170814: A three-detector observation of gravitational waves from a binary black hole coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 529 (1-2), pp.1600209. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (14), pp.141101.1-141101.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201600209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.141101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01352453v1</w:t>
+                <w:t xml:space="preserve">hal-01645341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
+                <w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669864v1</w:t>
+                <w:t xml:space="preserve">hal-02417039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t>
+                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417039v1</w:t>
+                <w:t xml:space="preserve">hal-02999799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Upper Limits on Gravitational Waves from Scorpius X-1 from a Model-Based Cross-Correlation Search in Advanced LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 847 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa86f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999799v1</w:t>
+                <w:t xml:space="preserve">hal-01645247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170814: A three-detector observation of gravitational waves from a binary black hole coalescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (14), pp.141101.1-141101.16. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.141101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645341v1</w:t>
+                <w:t xml:space="preserve">hal-01669864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Post-merger Gravitational Waves from the Remnant of the Binary Neutron Star Merger GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Directional limits on persistent gravitational waves from Advanced LIGO's first observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9a35⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (12), pp.121102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458823v1</w:t>
+                <w:t xml:space="preserve">in2p3-01412191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional limits on persistent gravitational waves from Advanced LIGO's first observing run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Erratum: “First Search for Gravitational Waves from Known Pulsars with Advanced LIGO” (2017, ApJ, 839, 12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (12), pp.121102. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 851 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9aee⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01412191v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Search for Post-merger Gravitational Waves from the Remnant of the Binary Neutron Star Merger GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 851 (1), pp.L16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9a35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999753v1</w:t>
+                <w:t xml:space="preserve">hal-02458823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “First Search for Gravitational Waves from Known Pulsars with Advanced LIGO” (2017, ApJ, 839, 12)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 851 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9aee⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191238v1</w:t>
+                <w:t xml:space="preserve">hal-02999753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing gravitational-wave transient GW150914 with minimal assumptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Supplement: The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122004⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/227/2/14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273232v1</w:t>
+                <w:t xml:space="preserve">in2p3-01331568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directly comparing GW150914 with numerical solutions of Einstein's equations for binary black hole coalescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Observing gravitational-wave transient GW150914 with minimal assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (6), pp.064035. </w:t>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.064035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01327773v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01273232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplement: The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">An improved analysis of GW150914 using a fully spin-precessing waveform model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 227 (2), pp.14. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.041014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/227/2/14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01331568v1</w:t>
+                <w:t xml:space="preserve">in2p3-01326869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved analysis of GW150914 using a fully spin-precessing waveform model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">GW150914: Implications for the stochastic gravitational wave background from binary black holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (4), pp.041014. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (13), pp.131102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01326869v1</w:t>
+                <w:t xml:space="preserve">in2p3-01273211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW150914: Implications for the stochastic gravitational wave background from binary black holes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Directly comparing GW150914 with numerical solutions of Einstein's equations for binary black hole coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (13), pp.131102. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.064035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273211v1</w:t>
+                <w:t xml:space="preserve">in2p3-01327773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrophysical Implications of the Binary Black-Hole Merger GW150914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Properties of the binary black hole merger GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 818 (2), pp.L22. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (24), pp.241102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/818/2/L22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273215v1</w:t>
+                <w:t xml:space="preserve">in2p3-01274010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First low frequency all-sky search for continuous gravitational wave signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper limits on the rates of binary neutron star and neutron-star--black-hole mergers from Advanced LIGO's first observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aasi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+                <w:t xml:space="preserve">M. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042007⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 832 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/832/2/L21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01215360v1</w:t>
+                <w:t xml:space="preserve">in2p3-01349288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Characterization of transient noise in Advanced LIGO relevant to gravitational wave signal GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/833/1/L1⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (13), pp.134001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/33/13/134001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01273244v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01274013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for transient gravitational waves in coincidence with short duration radio transients during 2007-2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">GW150914: First results from the search for binary black hole coalescence with Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (12), pp.122008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122008⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01313662v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01273253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the rates of binary neutron star and neutron-star--black-hole mergers from Advanced LIGO's first observing run</w:t>
+                <w:t xml:space="preserve">Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abbott</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 832 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/832/2/L21⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 826 (1), pp.L13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/826/1/L13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01349288v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01283976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of transient noise in Advanced LIGO relevant to gravitational wave signal GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+                <w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/33/13/134001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01274013v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01308576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+                <w:t xml:space="preserve">Astrophysical Implications of the Binary Black-Hole Merger GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 818 (2), pp.L22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/818/2/L22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01308576v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01273215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+                <w:t xml:space="preserve">First low frequency all-sky search for continuous gravitational wave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 826 (1), pp.L13. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.042007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/826/1/L13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01283976v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01215360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the binary black hole merger GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+                <w:t xml:space="preserve">Search for transient gravitational waves in coincidence with short duration radio transients during 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (24), pp.241102. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01274010v1</w:t>
+                <w:t xml:space="preserve">in2p3-01313662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW150914: First results from the search for binary black hole coalescence with Advanced LIGO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (12), pp.122003. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 833, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/833/1/L1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273253v1</w:t>
+                <w:t xml:space="preserve">in2p3-01273244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive All-sky Search for Periodic Gravitational Waves in the Sixth Science Run LIGO Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. P. Abbott</w:t>
+                <w:t xml:space="preserve">Observation of Gravitational Waves from a Binary Black Hole Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.042002. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (6), pp.061102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.042002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.061102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01314863v1</w:t>
+                <w:t xml:space="preserve">in2p3-01273200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Gravitational Waves from a Binary Black Hole Merger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.P. Abbott</w:t>
+                <w:t xml:space="preserve">Comprehensive All-sky Search for Periodic Gravitational Waves in the Sixth Science Run LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (6), pp.061102. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.042002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.061102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.042002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273200v1</w:t>
+                <w:t xml:space="preserve">in2p3-01314863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the deepest all-sky survey for continuous gravitational waves on LIGO S6 data running on the Einstein@Home volunteer distributed computing project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+                <w:t xml:space="preserve">First Targeted Search for Gravitational-Wave Bursts from Core-Collapse Supernovae in Data of First-Generation Laser Interferometer Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (10), pp.102002. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (10), pp.102001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01340416v1</w:t>
+                <w:t xml:space="preserve">in2p3-01313211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Targeted Search for Gravitational-Wave Bursts from Core-Collapse Supernovae in Data of First-Generation Laser Interferometer Detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">Results of the deepest all-sky survey for continuous gravitational waves on LIGO S6 data running on the Einstein@Home volunteer distributed computing project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (10), pp.102001. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (10), pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01313211v1</w:t>
+                <w:t xml:space="preserve">in2p3-01340416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of general relativity with GW150914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">High-energy Neutrino follow-up search of Gravitational Wave Event GW150914 with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.221101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01274032v1</w:t>
+                <w:t xml:space="preserve">in2p3-01278949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW151226: Observation of Gravitational Waves from a 22-Solar-Mass Binary Black Hole Coalescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">GW150914: The Advanced LIGO Detectors in the Era of First Discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (24), pp.241103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241103⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 116 (13), pp.131103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01332514v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01274006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW150914: The Advanced LIGO Detectors in the Era of First Discoveries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Tests of general relativity with GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (13), pp.131103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131103⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 116 (22), pp.221101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.221101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01274006v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01274032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Black Hole Mergers in the first Advanced LIGO Observing Run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">GW151226: Observation of Gravitational Waves from a 22-Solar-Mass Binary Black Hole Coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (24), pp.241103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01332520v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01332514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy Neutrino follow-up search of Gravitational Wave Event GW150914 with ANTARES and IceCube</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Binary Black Hole Mergers in the first Advanced LIGO Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Gay</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (12), pp.122010. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.041015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01278949v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01332520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-sky search for long-duration gravitational wave transients with LIGO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">A search of the Orion spur for continuous gravitational waves using a &amp;quot;loosely coherent&amp;quot; algorithm on data from LIGO interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (4), pp.042005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.042006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01229258v1</w:t>
+                <w:t xml:space="preserve">in2p3-01215371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search of the Orion spur for continuous gravitational waves using a &amp;quot;loosely coherent&amp;quot; algorithm on data from LIGO interferometers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">An all-sky search for long-duration gravitational wave transients with LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (4), pp.042006. </w:t>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.042005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01215371v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01229258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the LIGO detectors during their sixth science run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">A directed search for gravitational waves from Scorpius X-1 with initial LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/11/115012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), pp.062008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.062008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328650v1</w:t>
+                <w:t xml:space="preserve">in2p3-01091572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A directed search for gravitational waves from Scorpius X-1 with initial LIGO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Characterization of the LIGO detectors during their sixth science run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (6), pp.062008. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (11), pp.115012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.062008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/11/115012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01091572v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEARCHES FOR CONTINUOUS GRAVITATIONAL WAVES FROM NINE YOUNG SUPERNOVA REMNANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 813, pp.39. </w:t>
@@ -20524,103 +20524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow-band search of continuous gravitational-wave signals from Crab and Vela pulsars in Virgo VSR4 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), pp.022004. </w:t>
@@ -20805,64 +20805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Virgo: a second-generation interferometric gravitational wave detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20952,64 +20952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Accadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Astone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21054,377 +21054,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00935791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational waves from known pulsars: results from the initial detector era</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Constraints on cosmic strings from the LIGO-Virgo gravitational-wave detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 785, pp.119. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.131101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.131101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00923583v1</w:t>
+                <w:t xml:space="preserve">in2p3-00923576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">First Searches for Optical Counterparts to Gravitational-wave Candidate Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/211/1/7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00990297v1</w:t>
+                <w:t xml:space="preserve">in2p3-00923580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational wave ringdowns from perturbed intermediate mass black holes in LIGO-Virgo data from 2005-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (10), pp.102006. </w:t>
@@ -21481,51 +21481,51 @@
                 <w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Aartsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Ackermann</w:t>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21590,645 +21590,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01019490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Gravitational waves from known pulsars: results from the initial detector era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (12), pp.12203. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 785, pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00976061v1</w:t>
+                <w:t xml:space="preserve">in2p3-00923583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (6), pp.062010. </w:t>
+              <w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00998658v1</w:t>
+                <w:t xml:space="preserve">in2p3-00990297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Searches for Optical Counterparts to Gravitational-wave Candidate Events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211, pp.7. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.062010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/211/1/7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00923580v1</w:t>
+                <w:t xml:space="preserve">in2p3-00998658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on cosmic strings from the LIGO-Virgo gravitational-wave detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112, pp.131101. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (12), pp.12203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.131101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00923576v1</w:t>
+                <w:t xml:space="preserve">in2p3-00976061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts detected by the InterPlanetary Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (1), pp.011102. </w:t>
@@ -22396,103 +22396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Hough search for continuous gravitational waves on data from the 5th LIGO science run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (8), pp.085014. </w:t>
@@ -22524,511 +22524,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00923573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Improved Upper Limits on the Stochastic Gravitational-Wave Background from 2009-2010 LIGO and Virgo Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (23), pp.231101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.231101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00952104v1</w:t>
+                <w:t xml:space="preserve">in2p3-01010031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Upper Limits on the Stochastic Gravitational-Wave Background from 2009-2010 LIGO and Virgo Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">The NINJA-2 project: Detecting and characterizing gravitational waveforms modelled using numerical binary black hole simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (23), pp.231101. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (11), pp.115004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.231101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/11/115004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01010031v1</w:t>
+                <w:t xml:space="preserve">in2p3-00924818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NINJA-2 project: Detecting and characterizing gravitational waveforms modelled using numerical binary black hole simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (11), pp.115004. </w:t>
+              <w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/11/115004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00924818v1</w:t>
+                <w:t xml:space="preserve">in2p3-00952104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for long-lived gravitational-wave transients coincident with long gamma-ray bursts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (12), pp.122004. </w:t>
@@ -23060,550 +23060,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central heating radius of curvature correction (CHRoCC) for use in large scale gravitational wave interferometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Astone</w:t>
+                <w:t xml:space="preserve">A directed search for continuous Gravitational Waves from the Galactic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (5), pp.055017. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, 102002 [13 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/30/5/055017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00789647v1</w:t>
+                <w:t xml:space="preserve">hal-00906576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A directed search for continuous Gravitational Waves from the Galactic Center</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Abbott</w:t>
+                <w:t xml:space="preserve">Central heating radius of curvature correction (CHRoCC) for use in large scale gravitational wave interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Accadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Astone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88, 102002 [13 p.]. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (5), pp.055017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.102002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/30/5/055017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906576v1</w:t>
+                <w:t xml:space="preserve">in2p3-00789647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adil Haboucha</w:t>
+                <w:t xml:space="preserve">An agile laser with ultra-low frequency noise and high sweep linearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chanteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (16), pp.16849</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 18, pp.3284-3297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.003284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521265v1</w:t>
+                <w:t xml:space="preserve">hal-01075185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agile laser with ultra-low frequency noise and high sweep linearity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18, pp.3284-3297. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 18 (16), pp.16849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075185v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of different regimes of mode-locking in a high repetition rate passively mode-locked semiconductor quantum-dot laser</w:t>
               </w:r>
@@ -23736,64 +23736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34, pp.914-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25021,77 +25021,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Advanced Virgo+ status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alléné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25155,77 +25155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Virgo Plus: Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alléné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25423,90 +25423,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Virgo Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012010, </w:t>
@@ -25769,90 +25769,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of Advanced Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02003, </w:t>
@@ -25903,90 +25903,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of the Advanced Virgo Gravitational Wave Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cosmology, Gravitational Waves and Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Singapore, Singapore. pp.1-12, </w:t>
@@ -26257,90 +26257,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Virgo Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3183-3191, </w:t>
@@ -27126,90 +27126,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality during the O3 run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agathos</w:t>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -27503,51 +27503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328824v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Show" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.569203" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abee15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelu Abraham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100658" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1f2c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdcb7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.109903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaabb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Abbott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Abbott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab685e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5f7c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.043015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.084002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-020-00026-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aloy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.07.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba493" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab960f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamburg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bissaldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7d3e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab75f5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.101102" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab20cb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soares-Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmese" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hartley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Bellido" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab14f1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051700v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab3800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.011102" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.061104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab113b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.031040" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144373v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.104036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410764v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4b48" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064064" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.122002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050847v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fishbach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maga&#241;a Hernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf96e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017735v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e8f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279053v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.062001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3c2d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104033" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051546v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.061101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902981v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf726" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3231" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.161101" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846617v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aadf1a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933956v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aloy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anderson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ar&#232;ne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231103" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Abbott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Abernathy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaab76" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404731v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouffanais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6c47" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducrot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121101" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669862v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa93fc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa677f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645901v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X17440031" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394944v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.042003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa920c" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669861v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9478" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404690v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa6854" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417097v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.. P.. Abbott" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9f0c" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645247v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa86f0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01352453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600209" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645341v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.141101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458823v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9a35" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412191v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121102" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191238v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9aee" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273232v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122004" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01327773v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.064035" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331568v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/227/2/14" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326869v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273211v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131102" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273215v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/818/2/L22" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215360v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042007" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273244v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/833/1/L1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313662v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122008" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349288v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/832/2/L21" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/13/134001" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283976v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/826/1/L13" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274010v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241102" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273253v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314863v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.042002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273200v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.061102" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340416v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102002" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274032v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.221101" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332514v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241103" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274006v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131103" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332520v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041015" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278949v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gay" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229258v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215371v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042006" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328650v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/11/115012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091572v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/39" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079253v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176012v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.04.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935791v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Accadia" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astone" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165013" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923583v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/119" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923580v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/1/7" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923576v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131101" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101371v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatto" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacca" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122011" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085014" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010031v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.231101" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924818v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/11/115004" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919901v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.122004" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789647v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/5/055017" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906576v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102002" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075185v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.003284" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075179v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane O'Donoghue" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Todaro" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcinerney" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huyet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362989v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000914" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075182v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Habruseva" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rebrova" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hegarty" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003307" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360911v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295894v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Crane" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108801v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.917239" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075175v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.926834" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363000v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075173v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0043-4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B571E50BC528B6F760628C264A8DE6EADD78900C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632384v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632393v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632418v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544164v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cleva" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wei Wei" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Turconi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Merzougui" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542330" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467332v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012010" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080528v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873060" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801315v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965299v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202003" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669838v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813231801_0001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496790v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669603v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0406" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330732v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497196v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261438v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adams" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agatsuma" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allocca" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/610/1/012014" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443436v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.828273" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569144v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011613v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENST044" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328824v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Show" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.569203" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelu Abraham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abee15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdcb7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1f2c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.109903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaabb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Abbott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Abbott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5f7c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab685e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.043015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.084002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba493" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973168v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-020-00026-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aloy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab960f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamburg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bissaldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7d3e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab75f5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.101102" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab20cb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.104036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410764v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4b48" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab3800" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soares-Santos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hartley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Bellido" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab14f1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009089v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab113b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059393v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.031040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.061104" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.011102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161102" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017735v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e8f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.122002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188104v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064064" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.062001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fishbach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maga&#241;a Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf96e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3c2d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104033" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf726" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e15" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.061101" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3231" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231108" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aloy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ar&#232;ne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201102" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846586v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.161101" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846617v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aadf1a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231103" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Abbott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Abernathy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaab76" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404731v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouffanais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6c47" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa6854" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645884v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa920c" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669861v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9478" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412187v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121101" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664010v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa677f" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669862v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa93fc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.042003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645901v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X17440031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417097v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.. P.. Abbott" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9f0c" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01352453v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600209" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.141101" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645247v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa86f0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412191v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121102" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191238v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9aee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9a35" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331568v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/227/2/14" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273232v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326869v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131102" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01327773v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.064035" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274010v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241102" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349288v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/832/2/L21" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274013v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/13/134001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283976v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/826/1/L13" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273215v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/818/2/L22" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215360v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042007" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313662v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273244v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/833/1/L1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273200v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.061102" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314863v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.042002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313211v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340416v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278949v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122010" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274006v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131103" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274032v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.221101" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332514v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332520v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215371v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229258v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042005" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091572v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062008" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328650v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/11/115012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/39" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079253v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176012v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.04.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935791v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Accadia" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astone" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165013" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923576v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131101" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923580v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/1/7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923583v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/119" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101371v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatto" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacca" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122011" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085014" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010031v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.231101" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924818v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/11/115004" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919901v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.122004" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906576v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102002" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789647v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/5/055017" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075185v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.003284" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075179v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane O'Donoghue" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Todaro" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcinerney" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huyet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362989v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000914" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075182v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Habruseva" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rebrova" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hegarty" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003307" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360911v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295894v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Crane" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108801v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.917239" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075175v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.926834" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363000v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075173v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0043-4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B571E50BC528B6F760628C264A8DE6EADD78900C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632384v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632393v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632418v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544164v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cleva" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wei Wei" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Turconi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Merzougui" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542330" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467332v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012010" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080528v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873060" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801315v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965299v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202003" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669838v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813231801_0001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496790v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669603v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0406" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330732v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497196v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261438v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adams" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agatsuma" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allocca" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/610/1/012014" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443436v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.828273" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569144v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011613v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENST044" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>