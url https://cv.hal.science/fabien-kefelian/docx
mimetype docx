--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -552,377 +552,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Agathos</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.041039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846555v1</w:t>
+                <w:t xml:space="preserve">hal-04651579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Abbott</w:t>
+                <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. D. Abbott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adams</w:t>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.041039. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (18), pp.185006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651579v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The population of merging compact binaries inferred using gravitational waves through GWTC-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.011048. </w:t>
@@ -973,90 +973,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (18), pp.185005. </w:t>
@@ -1146,51 +1146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 955 (2), pp.155. </w:t>
@@ -1222,1181 +1222,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863450v1</w:t>
+                <w:t xml:space="preserve">hal-03644661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
+                <w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. D. Abbott</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adhicary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03711636v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carl Adams</w:t>
+                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03644661v1</w:t>
+                <w:t xml:space="preserve">hal-03863450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t>
+                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Adhicary</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862440v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03711636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t>
+                <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. D. Abbott</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03656903v1</w:t>
+                <w:t xml:space="preserve">hal-03778299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546110v1</w:t>
+                <w:t xml:space="preserve">insu-03857161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adams</w:t>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778299v1</w:t>
+                <w:t xml:space="preserve">hal-03546110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
+                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03857161v1</w:t>
+                <w:t xml:space="preserve">insu-03656903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (8), pp.082005. </w:t>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 932 (2), pp.133. </w:t>
@@ -2983,90 +2983,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t>
@@ -3424,51 +3424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t>
@@ -3500,831 +3500,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+                <w:t xml:space="preserve">Open data from the first and second observing runs of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abraham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">Sheelu Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.100658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2021.100658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203680v1</w:t>
+                <w:t xml:space="preserve">hal-03143734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data from the first and second observing runs of Advanced LIGO and Advanced Virgo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+                <w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheelu Abraham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.100658. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2021.100658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143734v1</w:t>
+                <w:t xml:space="preserve">hal-03203680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift During the LIGO-Virgo Run O3a</w:t>
+                <w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abee15⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915 (1), pp.L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022670v1</w:t>
+                <w:t xml:space="preserve">hal-03430297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
+                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift During the LIGO-Virgo Run O3a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915 (2), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abee15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03171349v1</w:t>
+                <w:t xml:space="preserve">hal-03022670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
+                <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03507490v1</w:t>
+                <w:t xml:space="preserve">hal-03171349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t>
+                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Abraham</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 915 (1), pp.L5. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430297v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
               </w:r>
@@ -4336,51 +4336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4470,51 +4470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,295 +4572,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gravitational-wave Measurement of the Hubble Constant Following the Second Observing Run of Advanced LIGO and Virgo</w:t>
+                <w:t xml:space="preserve">Erratum: “Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO” (2019, ApJ, 875, 122)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.P. Abbott</w:t>
+                <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 909 (2), pp.218. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 918 (2), pp.91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abdcb7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1f2c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303025v1</w:t>
+                <w:t xml:space="preserve">hal-03413221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO” (2019, ApJ, 875, 122)</w:t>
+                <w:t xml:space="preserve">A Gravitational-wave Measurement of the Hubble Constant Following the Second Observing Run of Advanced LIGO and Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abbott</w:t>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 918 (2), pp.91. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 909 (2), pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1f2c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abdcb7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413221v1</w:t>
+                <w:t xml:space="preserve">hal-02303025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars in the early O3 LIGO data</w:t>
               </w:r>
@@ -4872,51 +4872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5140,51 +5140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5300,51 +5300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t>
@@ -5376,161 +5376,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t>
+                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010973v1</w:t>
+                <w:t xml:space="preserve">hal-03203682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
               </w:r>
@@ -5542,51 +5542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5644,161 +5644,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
+              <w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203682v1</w:t>
+                <w:t xml:space="preserve">hal-03010973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints from LIGO O3 Data on Gravitational-wave Emission Due to R-modes in the Glitching Pulsar PSR J0537–6910</w:t>
               </w:r>
@@ -5810,51 +5810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,64 +5944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6052,90 +6052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the second Advanced LIGO observing run with an improved hidden Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6180,429 +6180,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015–2017 LIGO Data” (2019, ApJ, 879, 10)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Abbott</w:t>
+                <w:t xml:space="preserve">Model comparison from LIGO–Virgo data on GW170817’s binary components and consequences for the merger remnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">Sheelu Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abaabb⟩</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.045006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab5f7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219200v1</w:t>
+                <w:t xml:space="preserve">hal-02999729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model comparison from LIGO–Virgo data on GW170817’s binary components and consequences for the merger remnant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">A guide to LIGO–Virgo detector noise and extraction of transient gravitational-wave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelu Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 37 (4), pp.045006. </w:t>
+              <w:t xml:space="preserve">, 2020, 37 (5), pp.055002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab5f7c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab685e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999729v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide to LIGO–Virgo detector noise and extraction of transient gravitational-wave signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas D Abbott</w:t>
+                <w:t xml:space="preserve">Optically targeted search for gravitational waves emitted by core-collapse supernovae during the first and second observing runs of advanced LIGO and advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheelu Abraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fausto Acernese</w:t>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (5), pp.055002. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (8), pp.084002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab685e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.101.084002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417088v1</w:t>
+                <w:t xml:space="preserve">hal-02302999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW190412: Observation of a Binary-Black-Hole Coalescence with Asymmetric Masses</w:t>
               </w:r>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6716,295 +6716,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically targeted search for gravitational waves emitted by core-collapse supernovae during the first and second observing runs of advanced LIGO and advanced Virgo</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.101.084002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.131101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302999v1</w:t>
+                <w:t xml:space="preserve">hal-02959692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for observing and localizing gravitational-wave transients with Advanced LIGO, Advanced Virgo and KAGRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t>
+              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.131101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41114-020-00026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959692v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties and Astrophysical Implications of the 150 M$_\odot$ Binary Black Hole Merger GW190521</w:t>
               </w:r>
@@ -7016,51 +7016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7118,295 +7118,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for observing and localizing gravitational-wave transients with Advanced LIGO, Advanced Virgo and KAGRA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The advanced Virgo longitudinal control system for the O2 observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41114-020-00026-9⟩</w:t>
+              <w:t xml:space="preserve">Astropart.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.102386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973168v1</w:t>
+                <w:t xml:space="preserve">hal-02491265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The advanced Virgo longitudinal control system for the O2 observing run</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum: “Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015–2017 LIGO Data” (2019, ApJ, 879, 10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.A. Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astropart.Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.102386. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 899 (2), pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abaabb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491265v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW190814: Gravitational Waves from the Coalescence of a 23 Solar Mass Black Hole with a 2.6 Solar Mass Compact Object</w:t>
               </w:r>
@@ -7418,51 +7418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7686,51 +7686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,90 +7794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW190425: Observation of a Compact Binary Coalescence with Total Mass $\sim 3.4 M_{\odot}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7954,51 +7954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8056,831 +8056,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO O2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 879 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.024004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab20cb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097449v1</w:t>
+                <w:t xml:space="preserve">hal-02080725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO O2 data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Tests of General Relativity with the Binary Black Hole Signals from the LIGO-Virgo Catalog GWTC-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (2), pp.024004. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (10), pp.104036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.104036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080725v1</w:t>
+                <w:t xml:space="preserve">hal-02116509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of General Relativity with the Binary Black Hole Signals from the LIGO-Virgo Catalog GWTC-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Search for gravitational-wave signals associated with gamma-ray bursts during the second observing run of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (10), pp.104036. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 886 (1), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.104036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4b48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116509v1</w:t>
+                <w:t xml:space="preserve">hal-02410764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational-wave signals associated with gamma-ray bursts during the second observing run of Advanced LIGO and Advanced Virgo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 886 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 879 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4b48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab20cb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410764v1</w:t>
+                <w:t xml:space="preserve">hal-02097449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the binary neutron star merger GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Binary Black Hole Population Properties Inferred from the First and Second Observing Runs of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.011001. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 882 (2), pp.L24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab3800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817888v1</w:t>
+                <w:t xml:space="preserve">hal-02051700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Black Hole Population Properties Inferred from the First and Second Observing Runs of Advanced LIGO and Advanced Virgo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Properties of the binary neutron star merger GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 882 (2), pp.L24. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.011001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab3800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051700v1</w:t>
+                <w:t xml:space="preserve">hal-01817888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Measurement of the Hubble Constant from a Dark Standard Siren using the Dark Energy Survey Galaxies and the LIGO/Virgo Binary–Black-hole Merger GW170814</w:t>
               </w:r>
@@ -8994,230 +8994,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from a long-lived remnant of the binary neutron star merger GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Search for Subsolar Mass Ultracompact Binaries in Advanced LIGO’s Second Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 875 (2), pp.160. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (16), pp.161102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f3d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902969v1</w:t>
+                <w:t xml:space="preserve">hal-02144373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9262,191 +9262,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-1: A Gravitational-Wave Transient Catalog of Compact Binary Mergers Observed by LIGO and Virgo during the First and Second Observing Runs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Tests of General Relativity with GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.031040. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.011102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.031040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.011102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059393v1</w:t>
+                <w:t xml:space="preserve">hal-01921970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the $p$-Mode–$g$-Mode Tidal Instability with GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Search for gravitational waves from a long-lived remnant of the binary neutron star merger GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9475,112 +9475,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (6), pp.061104. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 875 (2), pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.061104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130376v1</w:t>
+                <w:t xml:space="preserve">hal-01902969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of General Relativity with GW170817</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Constraining the $p$-Mode–$g$-Mode Tidal Instability with GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9613,1686 +9613,1686 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (1), pp.011102. </w:t>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.061104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.011102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.061104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921970v1</w:t>
+                <w:t xml:space="preserve">hal-02130376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Subsolar Mass Ultracompact Binaries in Advanced LIGO’s Second Observing Run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">GWTC-1: A Gravitational-Wave Transient Catalog of Compact Binary Mergers Observed by LIGO and Virgo during the First and Second Observing Runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (16), pp.161102. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.031040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.031040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144373v1</w:t>
+                <w:t xml:space="preserve">hal-02059393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency gravitational-wave alerts for multimessenger astronomy during the second advanced LIGO and Virgo observing run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">A Standard Siren Measurement of the Hubble Constant from GW170817 without the Electromagnetic Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fishbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Magaña Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e8f⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871 (1), pp.L13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaf96e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017735v1</w:t>
+                <w:t xml:space="preserve">hal-02050847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow-band search for gravitational waves from known pulsars using the second LIGO observing run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Directional limits on persistent gravitational waves using data from Advanced LIGO's first two observing runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (12), pp.122002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.122002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.062001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066450v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first and second observing runs of the Advanced LIGO and Virgo network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Low-latency gravitational-wave alerts for multimessenger astronomy during the second advanced LIGO and Virgo observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064064⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 875 (2), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e8f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188104v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional limits on persistent gravitational waves using data from Advanced LIGO's first two observing runs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Narrow-band search for gravitational waves from known pulsars using the second LIGO observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (6), pp.062001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.062001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (12), pp.122002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279053v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Standard Siren Measurement of the Hubble Constant from GW170817 without the Electromagnetic Counterpart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sur</w:t>
+                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first and second observing runs of the Advanced LIGO and Virgo network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 871 (1), pp.L13. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.064064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaf96e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050847v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Eccentric Binary Black Hole Mergers with Advanced LIGO and Advanced Virgo during their First and Second Observing Runs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">All-Sky Search for Short Gravitational-Wave Bursts in the Second Advanced LIGO and Advanced Virgo Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 883 (2), pp.149. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.024017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3c2d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999728v1</w:t>
+                <w:t xml:space="preserve">hal-02136354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave transients in the second Advanced LIGO observing run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Search for Eccentric Binary Black Hole Mergers with Advanced LIGO and Advanced Virgo during their First and Second Observing Runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (10), pp.104033. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 883 (2), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.104033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3c2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101674v1</w:t>
+                <w:t xml:space="preserve">hal-02999728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Sky Search for Short Gravitational-Wave Bursts in the Second Advanced LIGO and Advanced Virgo Run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave transients in the second Advanced LIGO observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (2), pp.024017. </w:t>
+              <w:t xml:space="preserve">, 2019, 99 (10), pp.104033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.104033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136354v1</w:t>
+                <w:t xml:space="preserve">hal-02101674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fermi Gamma-ray Burst Monitor Search for Electromagnetic Signals Coincident with Gravitational-Wave Candidates in Advanced LIGO's First Observing Run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.S. Briggs</w:t>
+                <w:t xml:space="preserve">Search for Transient Gravitational-wave Signals Associated with Magnetar Bursts during Advanced LIGO’s Second Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 871 (1), pp.90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf726⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 874 (2), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902981v1</w:t>
+                <w:t xml:space="preserve">hal-02051546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Transient Gravitational-wave Signals Associated with Magnetar Bursts during Advanced LIGO’s Second Observing Run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Search for the isotropic stochastic background using data from Advanced LIGO’s second observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e15⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.061101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.061101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051546v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the isotropic stochastic background using data from Advanced LIGO’s second observing run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">A Fermi Gamma-ray Burst Monitor Search for Electromagnetic Signals Coincident with Gravitational-Wave Candidates in Advanced LIGO's First Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (6), pp.061101. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.061101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283532v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: : &amp;quot;Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data&amp;quot; (2019, ApJ, 879, 10)</w:t>
               </w:r>
@@ -11304,64 +11304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11406,593 +11406,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the Astrophysical Reach of the Advanced Virgo Detector via the Application of Squeezed Vacuum States of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
+                <w:t xml:space="preserve">A. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.231108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217642v1</w:t>
+                <w:t xml:space="preserve">hal-02416888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Astrophysical Reach of the Advanced Virgo Detector via the Application of Squeezed Vacuum States of Light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+                <w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amato</w:t>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (23), pp.231108. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416888v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Search for tensor, vector, and scalar polarizations in the stochastic gravitational-wave background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (20), pp.201102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999542v1</w:t>
+                <w:t xml:space="preserve">hal-01933956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for tensor, vector, and scalar polarizations in the stochastic gravitational-wave background</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Aubin</w:t>
+                <w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (20), pp.201102. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (10), pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933956v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW170817: Measurements of neutron star radii and equation of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12121,64 +12121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (20), pp.205004. </w:t>
@@ -12216,51 +12216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for subsolar-mass ultracompact binaries in advanced LIGO’s first observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12363,90 +12363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t>
@@ -12497,90 +12497,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t>
@@ -12880,57 +12880,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01887103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts During the First Advanced LIGO Observing Run and Implications for the Origin of GRB 150906B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Effects of waveform model systematics on the interpretation of GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12959,514 +12959,514 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 841 (2), pp.89. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), pp.104002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6c47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa6854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01404731v1</w:t>
+                <w:t xml:space="preserve">in2p3-01404690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645859v1</w:t>
+                <w:t xml:space="preserve">hal-01645676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645676v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of waveform model systematics on the interpretation of GW150914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Gravitational waves and gamma-rays from a binary neutron star Merger: GW170817 and GRB 170817A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Buy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (10), pp.104002. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa6854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa920c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01404690v1</w:t>
+                <w:t xml:space="preserve">hal-01645884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Estimating the contribution of dynamical ejecta in the Kilonova associated with GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13495,380 +13495,380 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645900v1</w:t>
+                <w:t xml:space="preserve">hal-01669861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational waves and gamma-rays from a binary neutron star Merger: GW170817 and GRB 170817A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts During the First Advanced LIGO Observing Run and Implications for the Origin of GRB 150906B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouffanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 848 (2), pp.L13. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 841 (2), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa920c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6c47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645884v1</w:t>
+                <w:t xml:space="preserve">in2p3-01404731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the contribution of dynamical ejecta in the Kilonova associated with GW170817</w:t>
+                <w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.P. Abbott</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 850 (2), pp.L39. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669861v1</w:t>
+                <w:t xml:space="preserve">hal-01645859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Limits on the Stochastic Gravitational-Wave Background from Advanced LIGO's First Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13952,191 +13952,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01412187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First search for gravitational waves from known pulsars with Advanced LIGO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Acernese</w:t>
+                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa677f⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01664010v1</w:t>
+                <w:t xml:space="preserve">hal-01645570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Progenitor of Binary Neutron Star Merger GW170817</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14171,828 +14171,828 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 850 (2), pp.L40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa93fc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">First search for gravitational waves from known pulsars with Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B P Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T D Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 839 (1), 33 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa677f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645570v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01664010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the first Advanced LIGO run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.042003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.042003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646052v1</w:t>
+                <w:t xml:space="preserve">in2p3-01394944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Status of the Advanced Virgo gravitational wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Agatsuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t>
+              <w:t xml:space="preserve">Int.J.Mod.Phys.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (28&amp;29), pp.1744003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X17440031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645700v1</w:t>
+                <w:t xml:space="preserve">hal-01645901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the first Advanced LIGO run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.042003. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.042003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01394944v1</w:t>
+                <w:t xml:space="preserve">hal-01646052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the Advanced Virgo gravitational wave detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+                <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int.J.Mod.Phys.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (28&amp;29), pp.1744003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217751X17440031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645901v1</w:t>
+                <w:t xml:space="preserve">hal-01645700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t>
@@ -15043,90 +15043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t>
@@ -15292,191 +15292,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basic physics of the binary black hole merger GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 529 (1-2), pp.1600209. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201600209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01352453v1</w:t>
+                <w:t xml:space="preserve">hal-02999799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW170814: A three-detector observation of gravitational waves from a binary black hole coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15579,90 +15579,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t>
@@ -15694,377 +15694,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Upper Limits on Gravitational Waves from Scorpius X-1 from a Model-Based Cross-Correlation Search in Advanced LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 847 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa86f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999799v1</w:t>
+                <w:t xml:space="preserve">hal-01645247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Limits on Gravitational Waves from Scorpius X-1 from a Model-Based Cross-Correlation Search in Advanced LIGO Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The basic physics of the binary black hole merger GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 847 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 529 (1-2), pp.1600209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa86f0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.201600209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645247v1</w:t>
+                <w:t xml:space="preserve">in2p3-01352453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t>
@@ -16096,511 +16096,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional limits on persistent gravitational waves from Advanced LIGO's first observing run</w:t>
+                <w:t xml:space="preserve">Erratum: “First Search for Gravitational Waves from Known Pulsars with Advanced LIGO” (2017, ApJ, 839, 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (12), pp.121102. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 851 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9aee⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01412191v1</w:t>
+                <w:t xml:space="preserve">hal-02191238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “First Search for Gravitational Waves from Known Pulsars with Advanced LIGO” (2017, ApJ, 839, 12)</w:t>
+                <w:t xml:space="preserve">Search for Post-merger Gravitational Waves from the Remnant of the Binary Neutron Star Merger GW170817</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 851 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 851 (1), pp.L16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9aee⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9a35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191238v1</w:t>
+                <w:t xml:space="preserve">hal-02458823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Post-merger Gravitational Waves from the Remnant of the Binary Neutron Star Merger GW170817</w:t>
+                <w:t xml:space="preserve">Directional limits on persistent gravitational waves from Advanced LIGO's first observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 851 (1), pp.L16. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (12), pp.121102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9a35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458823v1</w:t>
+                <w:t xml:space="preserve">in2p3-01412191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t>
@@ -16632,2093 +16632,2093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplement: The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Characterization of transient noise in Advanced LIGO relevant to gravitational wave signal GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/227/2/14⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (13), pp.134001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/33/13/134001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01331568v1</w:t>
+                <w:t xml:space="preserve">in2p3-01274013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing gravitational-wave transient GW150914 with minimal assumptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">GW150914: First results from the search for binary black hole coalescence with Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cagnoli</w:t>
+                <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01273232v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01273253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved analysis of GW150914 using a fully spin-precessing waveform model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Properties of the binary black hole merger GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (4), pp.041014. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (24), pp.241102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01326869v1</w:t>
+                <w:t xml:space="preserve">in2p3-01274010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW150914: Implications for the stochastic gravitational wave background from binary black holes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cagnoli</w:t>
+                <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (13), pp.131102. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 826 (1), pp.L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/826/1/L13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273211v1</w:t>
+                <w:t xml:space="preserve">in2p3-01283976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directly comparing GW150914 with numerical solutions of Einstein's equations for binary black hole coalescence</w:t>
+                <w:t xml:space="preserve">Upper limits on the rates of binary neutron star and neutron-star--black-hole mergers from Advanced LIGO's first observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.P. Abbott</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.064035⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 832 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/832/2/L21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01327773v1</w:t>
+                <w:t xml:space="preserve">in2p3-01349288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the binary black hole merger GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+                <w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01274010v1</w:t>
+                <w:t xml:space="preserve">in2p3-01308576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the rates of binary neutron star and neutron-star--black-hole mergers from Advanced LIGO's first observing run</w:t>
+                <w:t xml:space="preserve">GW150914: Implications for the stochastic gravitational wave background from binary black holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abbott</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/832/2/L21⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (13), pp.131102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01349288v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01273211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of transient noise in Advanced LIGO relevant to gravitational wave signal GW150914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Directly comparing GW150914 with numerical solutions of Einstein's equations for binary black hole coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/33/13/134001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.064035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01274013v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01327773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW150914: First results from the search for binary black hole coalescence with Advanced LIGO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">An improved analysis of GW150914 using a fully spin-precessing waveform model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.041014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01273253v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01326869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Supplement: The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/826/1/L13⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/227/2/14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01283976v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01331568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+                <w:t xml:space="preserve">Observing gravitational-wave transient GW150914 with minimal assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01308576v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01273232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrophysical Implications of the Binary Black-Hole Merger GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+                <w:t xml:space="preserve">First low frequency all-sky search for continuous gravitational wave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/818/2/L22⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.042007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273215v1</w:t>
+                <w:t xml:space="preserve">in2p3-01215360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First low frequency all-sky search for continuous gravitational wave signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+                <w:t xml:space="preserve">Astrophysical Implications of the Binary Black-Hole Merger GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (4), pp.042007. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 818 (2), pp.L22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/818/2/L22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01215360v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01273215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for transient gravitational waves in coincidence with short duration radio transients during 2007-2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (12), pp.122008. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 833, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/833/1/L1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01313662v1</w:t>
+                <w:t xml:space="preserve">in2p3-01273244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+                <w:t xml:space="preserve">Search for transient gravitational waves in coincidence with short duration radio transients during 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 833, pp.1. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/833/1/L1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273244v1</w:t>
+                <w:t xml:space="preserve">in2p3-01313662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Gravitational Waves from a Binary Black Hole Merger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18808,51 +18808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18910,593 +18910,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01314863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Targeted Search for Gravitational-Wave Bursts from Core-Collapse Supernovae in Data of First-Generation Laser Interferometer Detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">Results of the deepest all-sky survey for continuous gravitational waves on LIGO S6 data running on the Einstein@Home volunteer distributed computing project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (10), pp.102001. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (10), pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01313211v1</w:t>
+                <w:t xml:space="preserve">in2p3-01340416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the deepest all-sky survey for continuous gravitational waves on LIGO S6 data running on the Einstein@Home volunteer distributed computing project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+                <w:t xml:space="preserve">First Targeted Search for Gravitational-Wave Bursts from Core-Collapse Supernovae in Data of First-Generation Laser Interferometer Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (10), pp.102002. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (10), pp.102001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01340416v1</w:t>
+                <w:t xml:space="preserve">in2p3-01313211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy Neutrino follow-up search of Gravitational Wave Event GW150914 with ANTARES and IceCube</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">GW151226: Observation of Gravitational Waves from a 22-Solar-Mass Binary Black Hole Coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Gay</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (24), pp.241103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01278949v1</w:t>
+                <w:t xml:space="preserve">in2p3-01332514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW150914: The Advanced LIGO Detectors in the Era of First Discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cagnoli</w:t>
+                <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (13), pp.131103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01274006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of general relativity with GW150914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Binary Black Hole Mergers in the first Advanced LIGO Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19525,112 +19525,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.221101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.041015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01274032v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01332520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW151226: Observation of Gravitational Waves from a 22-Solar-Mass Binary Black Hole Coalescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Tests of general relativity with GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19663,294 +19663,294 @@
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (24), pp.241103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241103⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 116 (22), pp.221101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.221101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01332514v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01274032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Black Hole Mergers in the first Advanced LIGO Observing Run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">High-energy Neutrino follow-up search of Gravitational Wave Event GW150914 with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (4), pp.041015. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01332520v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01278949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A search of the Orion spur for continuous gravitational waves using a &amp;quot;loosely coherent&amp;quot; algorithm on data from LIGO interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (4), pp.042006. </w:t>
@@ -20001,77 +20001,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-sky search for long-duration gravitational wave transients with LIGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20122,90 +20122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A directed search for gravitational waves from Scorpius X-1 with initial LIGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20256,51 +20256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the LIGO detectors during their sixth science run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20308,51 +20308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (11), pp.115012. </w:t>
@@ -20390,90 +20390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEARCHES FOR CONTINUOUS GRAVITATIONAL WAVES FROM NINE YOUNG SUPERNOVA REMNANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20524,90 +20524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow-band search of continuous gravitational-wave signals from Crab and Vela pulsars in Virgo VSR4 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20652,459 +20652,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01079253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and time transfer for metrology and beyond using telecommunication network fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Virgo: a second-generation interferometric gravitational wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Agatsuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+                <w:t xml:space="preserve">D. Aisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifeng Jiang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bercy</w:t>
+                <w:t xml:space="preserve">N. Allemandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.04.005⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (2), pp.024001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/2/024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176012v1</w:t>
+                <w:t xml:space="preserve">in2p3-01056608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Virgo: a second-generation interferometric gravitational wave detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Agatsuma</w:t>
+                <w:t xml:space="preserve">Frequency and time transfer for metrology and beyond using telecommunication network fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aisa</w:t>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Allemandou</w:t>
+                <w:t xml:space="preserve">Anthony Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (2), pp.024001. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (5), pp.531-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/2/024001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01056608v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the gravitational wave signal h(t) during the Virgo science runs and independent validation with a photon calibrator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Astone</w:t>
+                <w:t xml:space="preserve">First Searches for Optical Counterparts to Gravitational-wave Candidate Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165013⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/211/1/7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00935791v1</w:t>
+                <w:t xml:space="preserve">in2p3-00923580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on cosmic strings from the LIGO-Virgo gravitational-wave detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21112,306 +21112,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.131101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.131101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00923576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Searches for Optical Counterparts to Gravitational-wave Candidate Events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Abbott</w:t>
+                <w:t xml:space="preserve">Reconstruction of the gravitational wave signal h(t) during the Virgo science runs and independent validation with a photon calibrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Accadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Astone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211, pp.7. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.165013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/211/1/7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00923580v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00935791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational wave ringdowns from perturbed intermediate mass black holes in LIGO-Virgo data from 2005-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21456,498 +21456,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00965403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ahlers</w:t>
+                <w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, pp.102002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.102002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01019490v1</w:t>
+                <w:t xml:space="preserve">in2p3-00990297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational waves from known pulsars: results from the initial detector era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Abbott</w:t>
+                <w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 785, pp.119. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00923583v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01019490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Gravitational waves from known pulsars: results from the initial detector era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 785, pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00990297v1</w:t>
+                <w:t xml:space="preserve">in2p3-00923583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21998,90 +21998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22132,90 +22132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts detected by the InterPlanetary Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22396,51 +22396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Hough search for continuous gravitational waves on data from the 5th LIGO science run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22448,51 +22448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (8), pp.085014. </w:t>
@@ -22524,459 +22524,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00923573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Upper Limits on the Stochastic Gravitational-Wave Background from 2009-2010 LIGO and Virgo Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (23), pp.231101. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.231101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01010031v1</w:t>
+                <w:t xml:space="preserve">in2p3-00952104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NINJA-2 project: Detecting and characterizing gravitational waveforms modelled using numerical binary black hole simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Improved Upper Limits on the Stochastic Gravitational-Wave Background from 2009-2010 LIGO and Virgo Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (11), pp.115004. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (23), pp.231101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/11/115004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.231101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00924818v1</w:t>
+                <w:t xml:space="preserve">in2p3-01010031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">The NINJA-2 project: Detecting and characterizing gravitational waveforms modelled using numerical binary black hole simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t>
+              <w:t xml:space="preserve">, 2014, 31 (11), pp.115004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/11/115004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00952104v1</w:t>
+                <w:t xml:space="preserve">in2p3-00924818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for long-lived gravitational-wave transients coincident with long gamma-ray bursts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22984,51 +22984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (12), pp.122004. </w:t>
@@ -23066,51 +23066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A directed search for continuous Gravitational Waves from the Galactic Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23118,51 +23118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, 102002 [13 p.]. </w:t>
@@ -23200,103 +23200,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central heating radius of curvature correction (CHRoCC) for use in large scale gravitational wave interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Accadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Astone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (5), pp.055017. </w:t>
@@ -23328,563 +23328,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00789647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agile laser with ultra-low frequency noise and high sweep linearity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lemonde</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18, pp.3284-3297. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 18 (16), pp.16849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075185v1</w:t>
+                <w:t xml:space="preserve">hal-00521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adil Haboucha</w:t>
+                <w:t xml:space="preserve">An agile laser with ultra-low frequency noise and high sweep linearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (16), pp.16849</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 18, pp.3284-3297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.003284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521265v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of different regimes of mode-locking in a high repetition rate passively mode-locked semiconductor quantum-dot laser</w:t>
+                <w:t xml:space="preserve">Ultralow frequency noise laser by locking to an optical fiber delay line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Huyet</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.914-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.000914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075179v1</w:t>
+                <w:t xml:space="preserve">hal-00362989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultralow frequency noise laser by locking to an optical fiber delay line</w:t>
+                <w:t xml:space="preserve">Experimental investigation of different regimes of mode-locking in a high repetition rate passively mode-locked semiconductor quantum-dot laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane O'Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Todaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G. Mcinerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (8), pp.6258-6267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362989v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical linewidth of a passively mode-locked semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Habruseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane O'Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Rebrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23974,64 +23974,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution optical frequency dissemination on a telecommunication network with data traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24086,90 +24086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance frequency transfer over an urban fiber link using optical phase stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Crane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24315,90 +24315,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Linewidth in Monolithic Passively Mode-Locked Semiconductor Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane O'Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Todaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John G. Mcinerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (16), pp.1405-1407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25002,295 +25002,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Advanced Virgo+ status</w:t>
+                <w:t xml:space="preserve">Advanced Virgo Plus: Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alléné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012039, </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012040, </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996737v2</w:t>
+                <w:t xml:space="preserve">hal-03997107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Virgo Plus: Future Perspectives</w:t>
+                <w:t xml:space="preserve">The Advanced Virgo+ status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alléné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012040, </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012039, </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997107v1</w:t>
+                <w:t xml:space="preserve">hal-03996737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser power stabilization for Advanced VIRGO</w:t>
               </w:r>
@@ -25449,64 +25449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012010, </w:t>
@@ -25750,295 +25750,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of Advanced Virgo</w:t>
+                <w:t xml:space="preserve">Status of the Advanced Virgo Gravitational Wave Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02003, </w:t>
+              <w:t xml:space="preserve">International Conference on Cosmology, Gravitational Waves and Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Singapore, Singapore. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818202003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9789813231801_0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965299v1</w:t>
+                <w:t xml:space="preserve">hal-01669838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the Advanced Virgo Gravitational Wave Detector</w:t>
+                <w:t xml:space="preserve">Status of Advanced Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cosmology, Gravitational Waves and Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Singapore, Singapore. pp.1-12, </w:t>
+              <w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789813231801_0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818202003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669838v1</w:t>
+                <w:t xml:space="preserve">hal-01965299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nuit des ondes gravitationnelles : a multi-site outreach event about gravitational waves</w:t>
               </w:r>
@@ -26270,77 +26270,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3183-3191, </w:t>
@@ -26715,64 +26715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance ultrastable frequency transfer over urban fiber link: toward a European network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27126,90 +27126,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality during the O3 run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -27503,51 +27503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328824v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Show" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.569203" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelu Abraham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abee15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdcb7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1f2c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.109903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaabb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Abbott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Abbott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5f7c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab685e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.043015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.084002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba493" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973168v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-020-00026-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aloy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab960f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamburg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bissaldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7d3e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab75f5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.101102" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab20cb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.104036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410764v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4b48" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab3800" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soares-Santos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hartley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Bellido" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab14f1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009089v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab113b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059393v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.031040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.061104" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.011102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161102" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017735v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e8f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.122002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188104v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064064" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.062001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fishbach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maga&#241;a Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf96e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3c2d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104033" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf726" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e15" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.061101" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3231" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231108" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aloy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ar&#232;ne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201102" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846586v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.161101" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846617v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aadf1a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231103" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Abbott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Abernathy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaab76" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404731v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouffanais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6c47" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa6854" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645884v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa920c" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669861v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9478" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412187v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121101" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664010v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa677f" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669862v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa93fc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.042003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645901v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X17440031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417097v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.. P.. Abbott" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9f0c" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01352453v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600209" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.141101" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645247v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa86f0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412191v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121102" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191238v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9aee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9a35" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331568v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/227/2/14" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273232v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326869v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131102" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01327773v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.064035" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274010v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241102" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349288v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/832/2/L21" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274013v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/13/134001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283976v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/826/1/L13" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273215v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/818/2/L22" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215360v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042007" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313662v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273244v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/833/1/L1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273200v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.061102" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314863v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.042002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313211v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340416v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278949v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122010" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274006v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131103" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274032v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.221101" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332514v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332520v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215371v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229258v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042005" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091572v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062008" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328650v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/11/115012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/39" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079253v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176012v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.04.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935791v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Accadia" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astone" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165013" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923576v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131101" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923580v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/1/7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923583v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/119" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101371v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatto" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacca" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122011" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085014" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010031v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.231101" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924818v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/11/115004" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919901v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.122004" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906576v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102002" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789647v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/5/055017" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075185v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.003284" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075179v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane O'Donoghue" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Todaro" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcinerney" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huyet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362989v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000914" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075182v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Habruseva" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rebrova" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hegarty" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003307" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360911v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295894v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Crane" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108801v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.917239" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075175v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.926834" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363000v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075173v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0043-4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B571E50BC528B6F760628C264A8DE6EADD78900C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632384v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632393v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632418v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544164v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cleva" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wei Wei" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Turconi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Merzougui" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542330" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467332v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012010" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080528v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873060" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801315v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965299v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202003" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669838v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813231801_0001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496790v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669603v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0406" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330732v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497196v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261438v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adams" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agatsuma" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allocca" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/610/1/012014" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443436v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.828273" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569144v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011613v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENST044" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328824v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Show" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.569203" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelu Abraham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100658" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abee15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1f2c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdcb7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.109903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999729v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Abbott" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Abbott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5f7c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab685e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.084002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.043015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-020-00026-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba493" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aloy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.07.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaabb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab960f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamburg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bissaldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7d3e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab75f5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.101102" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.104036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4b48" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab20cb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab3800" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817888v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soares-Santos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hartley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Bellido" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab14f1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144373v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009089v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab113b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.011102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902969v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.061104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059393v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.031040" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fishbach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maga&#241;a Hernandez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf96e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.062001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e8f" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066450v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.122002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064064" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136354v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999728v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3c2d" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104033" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051546v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.061101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902981v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf726" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3231" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416888v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231108" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aloy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anderson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ar&#232;ne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201102" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846586v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.161101" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846617v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aadf1a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231103" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Abbott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Abernathy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaab76" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404690v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouffanais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa6854" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645884v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa920c" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669861v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9478" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6c47" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412187v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121101" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669862v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa93fc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa677f" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394944v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.042003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X17440031" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417097v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.. P.. Abbott" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9f0c" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.141101" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645247v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa86f0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01352453v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600209" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191238v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9aee" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458823v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9a35" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412191v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121102" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274013v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/13/134001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273253v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274010v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241102" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283976v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/826/1/L13" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/832/2/L21" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273211v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131102" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01327773v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.064035" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326869v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041014" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331568v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/227/2/14" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273232v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215360v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273215v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/818/2/L22" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273244v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/833/1/L1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273200v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.061102" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314863v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.042002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340416v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102002" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332514v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241103" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274006v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131103" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332520v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274032v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.221101" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278949v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gay" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215371v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229258v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042005" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091572v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062008" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328650v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/11/115012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/39" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079253v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176012v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.04.005" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923580v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/1/7" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923576v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131101" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935791v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Accadia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astone" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165013" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923583v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/119" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101371v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatto" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacca" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122011" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085014" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010031v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.231101" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924818v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/11/115004" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919901v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.122004" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906576v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102002" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789647v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/5/055017" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075185v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.003284" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362989v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000914" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075179v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane O'Donoghue" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Todaro" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcinerney" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huyet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075182v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Habruseva" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rebrova" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hegarty" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003307" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360911v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295894v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Crane" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108801v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.917239" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075175v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.926834" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363000v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075173v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0043-4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B571E50BC528B6F760628C264A8DE6EADD78900C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632384v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632393v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632418v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544164v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cleva" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wei Wei" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Turconi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Merzougui" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542330" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467332v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012010" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080528v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873060" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801315v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669838v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813231801_0001" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965299v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202003" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496790v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669603v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0406" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330732v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497196v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261438v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adams" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agatsuma" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allocca" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/610/1/012014" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443436v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.828273" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569144v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011613v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENST044" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>