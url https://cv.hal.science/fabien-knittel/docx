--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -539,726 +539,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930. Mains-d’œuvre artisanales et industrielles, pratiques et questions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, coll. « CAPES-Agrégation », pp.440, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Cahiers de RECITS n°11 (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Véray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Rodet-Kroichvili; Laurent Heyberger. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions UTBM (Université de technologie de Belfort-Montbéliard)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11-2019, 2020, Cahiers de RECITS, 979-10-91901-45-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04330940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Knittel; Nadège Mariotti; Pascal Raggi. Ellipses, pp.440, 2020, Capes-Agreg, 978-2-340-04207-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système scolaire en France du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Castets-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.194, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bibliothèque aux champs. Le travail d’agronome de Louis Poirot de Valcourt (1771-1855)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUN-Editions, Universitaires de Lorraine, coll. «Histoire des Institutions Scientifiques », pp.126, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°10 (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.256, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agronomie et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy. Presses Universitaires de Nancy, pp.517, 2009, Histoire des Institutions Scientifiques, Laurent Rollet, Marie-Jeanne Choffel-Mailfert</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agronomie et innovation : Le cas de Mathieu de Dombasle (1777-1843)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 516 p., 2009, Histoire des Institutions Scientifiques, 2-86480-982-6 978-2-86480-982-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°6 (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...654 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Sook Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,165 +1584,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux politiques de la production laitière dans les départements du Doubs et du Jura (années 1880-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.54-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Élevage bovin, productions et transformation laitière (1815-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des historiens modernistes des universités françaises (2023-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46, pp.92-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248376v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05248371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latte di classe. Appunti di un apprendista formaggiaio</w:t>
               </w:r>
@@ -2458,51 +2458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « La place des femmes dans les structures régionales d’enseignement techniques et scientifiques, XIXe-XXIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3145,51 +3145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Cultures et formations techniques des ouvriers et des techniciens (XVIIIe-XXe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de RECITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.11-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3838,165 +3838,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00583153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institut de formation agronomique de Roville-devant-Bayon (1826-1843) : pratiques pédagogiques, bilan et héritages</w:t>
+                <w:t xml:space="preserve">« L’institut de formation agronomique de Roville-devant-Bayon (1826-1843) : pratiques pédagogiques, bilan et héritages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de RECITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6, pp.57-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00582380v1</w:t>
+                <w:t xml:space="preserve">hal-02928415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’institut de formation agronomique de Roville-devant-Bayon (1826-1843) : pratiques pédagogiques, bilan et héritages »</w:t>
+                <w:t xml:space="preserve">L'institut de formation agronomique de Roville-devant-Bayon (1826-1843) : pratiques pédagogiques, bilan et héritages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de RECITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6, pp.57-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928415v1</w:t>
+                <w:t xml:space="preserve">halshs-00582380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institut de formation agronomique de Roville-devant-Bayon (1826-1843) : Pratiques pédagogiques, bilan et héritages</w:t>
               </w:r>
@@ -4252,385 +4252,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’organisation du travail dans une ferme-exemplaire, vers 1810-1843 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.33-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’analyse chimique de l’eau en Lorraine avant Pasteur. Mathieu de Dombasle et Louis Grandeau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87 (1, n° spécial : L’Eau en Lorraine), pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse chimique de l'eau en Lorraine avant Pasteur. Mathieu de Dombasle et Louis Grandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87 (2006-1), p. 63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La charrue « Dombasle » (c. 1814-c. 1821) : histoire d’une innovation en matière de travail du sol »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Knittel</w:t>
+                <w:t xml:space="preserve">La charrue &amp;quot;Dombasle&amp;quot; (1814-1821) : histoire d'une innovation en matière de travail du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Station de Mirecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (2), pp.187-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928443v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02682947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">. Station de Mirecourt</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La charrue « Dombasle » (c. 1814-c. 1821) : histoire d’une innovation en matière de travail du sol »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (2), pp.187-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682947v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA CHARRUE « DOMBASLE » (C. 1814-C. 1821) : HISTOIRE D'UNE INNOVATION EN MATIERE DE TRAVAIL DU SOL</w:t>
               </w:r>
@@ -5520,50 +5520,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'État à la campagne (1815-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Knittel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.155-180, 2024, 2200641060, 9782200641061</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5589,315 +5675,229 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Knittel; Stéphanie Lachaud; Corinne Marache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, Techniques et Agriculture (XVIIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.9-25, 2024, Collection THEA, 979-10-300-1127-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hamon</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre relative prospérité et crise économique : l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Knittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.155-180, 2024, 2200641060, 9782200641061</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.200-220, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bones fertiliser, Noir animal (Bone Char) and phosphate fertilisers in 19th century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Wilkin; Robin Schäfer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bones of Contention. The Industrial exploitation of Human Bones in the moderne age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Algemeen Rijksarchief, pp.125-140, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977896v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04858964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comices agricoles au XIXe siècle. Entre innovations agricoles et littérature</w:t>
               </w:r>
@@ -5950,173 +5950,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fabriques de matériels agricoles en France à travers quelques titres de la presse technique agricole (c. 1810-c. 1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliane Hilaire-Pérez; François Jarrige. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude-Pierre Molard (1759-1837). Un technicien dans la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.283-295, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation des jeunesses rurales et la loi de 1918 organisant l'enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Bodé; Stéphane Lembré; Marianne Thivend. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une formation au travail pour tous ? La loi Astier, un projet pour le XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.213-231, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697780v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04697781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysans et agronomes faces aux innovations techniques au XIXe siècle</w:t>
               </w:r>
@@ -6341,173 +6341,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fruitières-écoles et fermes-écoles dans la France de l’Est (années 1840-années 1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Moriceau, Philippe Madeline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites Gens de la terre. Paysans, ouvriers et domestiques (Moyen Âge-XXIe siècle). Actes du colloque AHSR, Caen, 8-10 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.129-136, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement agricole et réseaux agronomiques européens au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrstiane Demeulenaere-Douyère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs du développement des réseaux, Actes du colloque La France savante du XVIe siècle à nos jours, 140e Congrès CTHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.101-114, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697641v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04697639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire, transformer, consommer : deux exemples de conseils des agronomes lorrains pour une « meilleure » alimentation au XIXe siècle</w:t>
               </w:r>
@@ -6719,199 +6719,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Grandeau (1834-1911)</w:t>
+                <w:t xml:space="preserve">Henry Grandeau (1857-1897)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.260-266, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.259-260, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923230v1</w:t>
+                <w:t xml:space="preserve">hal-02923226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Grandeau (1857-1897)</w:t>
+                <w:t xml:space="preserve">Louis Grandeau (1834-1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.259-260, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.260-266, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923226v1</w:t>
+                <w:t xml:space="preserve">hal-02923230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les techniques agricoles à la Belle Epoque en France », 1914, la fin d’un monde ?</w:t>
               </w:r>
@@ -8099,165 +8099,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception et diffusion de l'innovation en agriculture : L'exemple de Mathieu de Dombasle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et agronomie : entre ruptures et durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La charrue Grangé ou le parcours atypique d'un valet de charrue vers 1830 en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de travail de la terre, hier et aujourd'hui, ici et là-bas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758158v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02758333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage dans les Vosges sous le Premier Empire. Quelques pistes pour une meilleure compréhension</w:t>
               </w:r>
@@ -8668,169 +8668,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01074022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Dombasle : agronomie et innovation 1750-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. Université Nancy 2, 2007. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2007NAN21005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01751304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Dombasle. Agronomie et Innovation 1750-1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Nancy 2, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02822353v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-01751304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8985,51 +8985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centre-lucien-febvre.univ-fcomte.fr/pages/fr/menu2363/membres-du-centre-lucien-febvre/knittel-fabien-14629-13590.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03127452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/agronomie-et-techniques-laitieres-le-cas-des-fruitieres-de-l-arc-jurassien-1790-1914.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10834-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mariotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castets-Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100075550&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Sook Bae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Divoux-Bonvalot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux-Bonvalot Adeline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3304" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bourrigaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briey Sandra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Puel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.571.0119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Mirecourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; d'Histoire Et d'Arch&#233;ologie de La Lorraine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/815-n-36-deux-frontieres-aux-destins-croises" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemie Sharif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/41807.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928518v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.abes.fr/DB=2.1/CMD?ACT=SRCHA&amp;amp;IKT=7&amp;amp;SRT=RLV&amp;amp;TRM=978-2-74531-433-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cussenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01074022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112220" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751304v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN21005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centre-lucien-febvre.univ-fcomte.fr/pages/fr/menu2363/membres-du-centre-lucien-febvre/knittel-fabien-14629-13590.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03127452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/agronomie-et-techniques-laitieres-le-cas-des-fruitieres-de-l-arc-jurassien-1790-1914.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10834-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mariotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castets-Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100075550&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Sook Bae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Divoux-Bonvalot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux-Bonvalot Adeline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3304" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bourrigaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briey Sandra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Puel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.571.0119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Mirecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; d'Histoire Et d'Arch&#233;ologie de La Lorraine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858964v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/815-n-36-deux-frontieres-aux-destins-croises" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemie Sharif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/41807.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928518v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.abes.fr/DB=2.1/CMD?ACT=SRCHA&amp;amp;IKT=7&amp;amp;SRT=RLV&amp;amp;TRM=978-2-74531-433-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cussenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01074022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112220" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN21005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>