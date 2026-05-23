--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -539,726 +539,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°11 (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Véray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Rodet-Kroichvili; Laurent Heyberger. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions UTBM (Université de technologie de Belfort-Montbéliard)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11-2019, 2020, Cahiers de RECITS, 979-10-91901-45-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930. Mains-d’œuvre artisanales et industrielles, pratiques et questions sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, coll. « CAPES-Agrégation », pp.440, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Knittel; Nadège Mariotti; Pascal Raggi. Ellipses, pp.440, 2020, Capes-Agreg, 978-2-340-04207-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bibliothèque aux champs. Le travail d’agronome de Louis Poirot de Valcourt (1771-1855)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUN-Editions, Universitaires de Lorraine, coll. «Histoire des Institutions Scientifiques », pp.126, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système scolaire en France du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Castets-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.194, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°10 (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Delon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pozner</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Rodet-Kroichvili; Laurent Heyberger. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 11-2019, 2020, Cahiers de RECITS, 979-10-91901-45-1</w:t>
+              <w:t xml:space="preserve">, 10, pp.256, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agronomie et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy. Presses Universitaires de Nancy, pp.517, 2009, Histoire des Institutions Scientifiques, Laurent Rollet, Marie-Jeanne Choffel-Mailfert</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agronomie et innovation : Le cas de Mathieu de Dombasle (1777-1843)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 516 p., 2009, Histoire des Institutions Scientifiques, 2-86480-982-6 978-2-86480-982-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°6 (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...510 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Sook Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,273 +1476,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édito du dossier thématique : Autour des campagnes, XVIIe-XXe siècles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guignard</w:t>
+                <w:t xml:space="preserve">Élevage bovin, productions et transformation laitière (1815-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des historiens modernistes des universités françaises (2023-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 46, pp.3-4</w:t>
+              <w:t xml:space="preserve">, 2025, 46, pp.92-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248382v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">hal-05248376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux politiques de la production laitière dans les départements du Doubs et du Jura (années 1880-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, pp.54-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édito du dossier thématique : Autour des campagnes, XVIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248371v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Fabien Knittel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des historiens modernistes des universités françaises (2023-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 46, pp.92-108</w:t>
+              <w:t xml:space="preserve">, 2025, 46, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248376v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latte di classe. Appunti di un apprendista formaggiaio</w:t>
               </w:r>
@@ -2050,174 +2050,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’origine incertaine des fruitières du Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales fribourgeoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.47-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le système Guénon : une innovation technique pour l’amélioration de la sélection des vaches laitières (années 1830-années 1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), pp.1-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0733⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03545916v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03590773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre morale, enseignement technique et tâches ménagères : les écoles ménagères agricoles publiques du Doubs (1910- 1960)</w:t>
               </w:r>
@@ -2458,51 +2458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « La place des femmes dans les structures régionales d’enseignement techniques et scientifiques, XIXe-XXIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3145,51 +3145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Cultures et formations techniques des ouvriers et des techniciens (XVIIIe-XXe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de RECITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.11-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3415,1071 +3415,1071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discours d'agronomes et savoirs profanes sur les techniques de labour (Lorraine, 1820-1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013-1, p. 233-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Innovations techniques dans une économie en transition : le cas Mathieu de Dombasle sous le Premier Empire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 374, pp.111-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Discours d'agronomes et savoirs profanes sur les techniques de labour (Lorraine, 1820-1840)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les premières leçons agricoles à l’École Normale d’instituteurs et à l’école primaire. Quelques exemples dans le département des Vosges vers 1830-1840 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3-4, pp.52-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe agronomique de C.J.A. Mathieu de Dombasle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.571.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières leçons agricoles à l'école normale d'instituteurs et à l'école primaire : quelques exemples dans le département des Vosges vers 1830-1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3-4, pp.52-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières leçons agricoles à l'Ecole Normale d'instituteurs et à l'école primaire. Quelques exemples dans le département des Vosges vers 1830-1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3-4, pp.52-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institut de formation agronomique de Roville-devant-Bayon (1826-1843) : pratiques pédagogiques, bilan et héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de RECITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.57-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’institut de formation agronomique de Roville-devant-Bayon (1826-1843) : pratiques pédagogiques, bilan et héritages »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de RECITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.57-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institut de formation agronomique de Roville-devant-Bayon (1826-1843) : Pratiques pédagogiques, bilan et héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de RECITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.57-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.A. Mathieu de Dombasle (1777-1843) et l'agronomie en Lorraine, Annales de l'Est, 2006-1. Compte-rendu de lecture des Actes du colloque : &amp;quot;Mathieu de Dombasle&amp;quot;, CTHS, 127e congrès, Nancy, 15-20 avril 2002, ISSN 0365-2017, 23€</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.230-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mathieu de Dombasle. Agronomie et innovation. 1750-1850 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.236-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre JESSENNE, Les campagnes françaises, entre mythe et histoire (XVIIIe -XXIe siècles). Compte-rendu de lecture de l’ouvrage : Paris, A. Colin, 2006, coll. &amp;quot;Les enjeux de l'histoire&amp;quot;, 286 pages, ISBN : 978-2-2000-34546-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.239-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’analyse chimique de l’eau en Lorraine avant Pasteur. Mathieu de Dombasle et Louis Grandeau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87 (1, n° spécial : L’Eau en Lorraine), pp.63-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse chimique de l'eau en Lorraine avant Pasteur. Mathieu de Dombasle et Louis Grandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87 (2006-1), p. 63-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’organisation du travail dans une ferme-exemplaire, vers 1810-1843 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013-1, p. 233-245</w:t>
+              <w:t xml:space="preserve">, 2006, 1, pp.33-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...767 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928438v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00850904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La charrue &amp;quot;Dombasle&amp;quot; (1814-1821) : histoire d'une innovation en matière de travail du sol</w:t>
               </w:r>
@@ -5082,246 +5082,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matières grasses, nouveaux produits laitiers : discours hygiénistes sur de supposées mauvaises pratiques alimentaires au tournant des XIXe et XXe siècles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Le Bras; Corinne Marache. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Malbouffe. Une histoire des mauvaises pratiques alimentaires de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.137-152, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">25 juillet 1822 : un lorrain au cœur d’un réseau agronomique européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Brian; Laurent Jalabert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire européenne de la Lorraine en 100 dates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée Bleue/Editions Universitaires de Lorraine, pp.409-413, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis Nicolas Grandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne. France, 1815-1979</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.382-385, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977905v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05248387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Boussingault</w:t>
               </w:r>
@@ -5447,457 +5447,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'État à la campagne (1815-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Knittel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.155-180, 2024, 2200641060, 9782200641061</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Knittel; Stéphanie Lachaud; Corinne Marache. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences, Techniques et Agriculture (XVIIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.9-25, 2024, Collection THEA, 979-10-300-1127-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agricultural Techniques. Four Examples of Transformations from the Nineteenth to the beginning of the Twenty-First Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Carnino; Liliane Hilaire-Pérez; Jérôme Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global History of Techniques (19th-21th centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.401-412, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hamon</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bones fertiliser, Noir animal (Bone Char) and phosphate fertilisers in 19th century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Wilkin; Robin Schäfer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bones of Contention. The Industrial exploitation of Human Bones in the moderne age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Algemeen Rijksarchief, pp.125-140, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre relative prospérité et crise économique : l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Knittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.155-180, 2024, 2200641060, 9782200641061</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.200-220, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...133 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Albert</w:t>
-[...61 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04858964v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04977896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comices agricoles au XIXe siècle. Entre innovations agricoles et littérature</w:t>
               </w:r>
@@ -5950,173 +5950,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation des jeunesses rurales et la loi de 1918 organisant l'enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Bodé; Stéphane Lembré; Marianne Thivend. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une formation au travail pour tous ? La loi Astier, un projet pour le XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.213-231, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fabriques de matériels agricoles en France à travers quelques titres de la presse technique agricole (c. 1810-c. 1840)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Hilaire-Pérez; François Jarrige. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude-Pierre Molard (1759-1837). Un technicien dans la cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.283-295, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697781v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04697780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysans et agronomes faces aux innovations techniques au XIXe siècle</w:t>
               </w:r>
@@ -6341,173 +6341,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement agricole et réseaux agronomiques européens au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrstiane Demeulenaere-Douyère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs du développement des réseaux, Actes du colloque La France savante du XVIe siècle à nos jours, 140e Congrès CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.101-114, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fruitières-écoles et fermes-écoles dans la France de l’Est (années 1840-années 1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Moriceau, Philippe Madeline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Petites Gens de la terre. Paysans, ouvriers et domestiques (Moyen Âge-XXIe siècle). Actes du colloque AHSR, Caen, 8-10 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.129-136, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697639v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04697641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire, transformer, consommer : deux exemples de conseils des agronomes lorrains pour une « meilleure » alimentation au XIXe siècle</w:t>
               </w:r>
@@ -6633,285 +6633,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Marange (1858-1940)</w:t>
+                <w:t xml:space="preserve">Henry Grandeau (1857-1897)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.369-370, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.259-260, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923232v1</w:t>
+                <w:t xml:space="preserve">hal-02923226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Grandeau (1857-1897)</w:t>
+                <w:t xml:space="preserve">Louis Grandeau (1834-1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.259-260, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.260-266, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923226v1</w:t>
+                <w:t xml:space="preserve">hal-02923230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Grandeau (1834-1911)</w:t>
+                <w:t xml:space="preserve">Victor Marange (1858-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.260-266, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.369-370, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923230v1</w:t>
+                <w:t xml:space="preserve">hal-02923232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les techniques agricoles à la Belle Epoque en France », 1914, la fin d’un monde ?</w:t>
               </w:r>
@@ -8030,234 +8030,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La charrue Grangé ou le parcours atypique d'un valet de charrue vers 1830 en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de travail de la terre, hier et aujourd'hui, ici et là-bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et diffusion de l'innovation en agriculture : L'exemple de Mathieu de Dombasle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et agronomie : entre ruptures et durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovation et diffusion de l'innovation en agronomie. L'exemple de Mathieu de Dombasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et diffusion de l'innovation en agronomie. L'exemple de Mathieu de Dombasle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montpellier, France. p. 329-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850909v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02758158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage dans les Vosges sous le Premier Empire. Quelques pistes pour une meilleure compréhension</w:t>
               </w:r>
@@ -8668,169 +8668,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01074022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Dombasle. Agronomie et Innovation 1750-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Nancy 2, 2007. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02822353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Dombasle : agronomie et innovation 1750-1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Nancy 2, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007NAN21005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751304v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-02822353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8985,51 +8985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centre-lucien-febvre.univ-fcomte.fr/pages/fr/menu2363/membres-du-centre-lucien-febvre/knittel-fabien-14629-13590.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03127452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/agronomie-et-techniques-laitieres-le-cas-des-fruitieres-de-l-arc-jurassien-1790-1914.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10834-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mariotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castets-Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100075550&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Sook Bae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Divoux-Bonvalot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux-Bonvalot Adeline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3304" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bourrigaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briey Sandra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Puel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.571.0119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Mirecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; d'Histoire Et d'Arch&#233;ologie de La Lorraine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858964v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/815-n-36-deux-frontieres-aux-destins-croises" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemie Sharif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/41807.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928518v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.abes.fr/DB=2.1/CMD?ACT=SRCHA&amp;amp;IKT=7&amp;amp;SRT=RLV&amp;amp;TRM=978-2-74531-433-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cussenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01074022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112220" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN21005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centre-lucien-febvre.univ-fcomte.fr/pages/fr/menu2363/membres-du-centre-lucien-febvre/knittel-fabien-14629-13590.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03127452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/agronomie-et-techniques-laitieres-le-cas-des-fruitieres-de-l-arc-jurassien-1790-1914.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10834-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mariotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castets-Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100075550&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Sook Bae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Divoux-Bonvalot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux-Bonvalot Adeline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3304" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bourrigaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briey Sandra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Puel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.571.0119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Mirecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; d'Histoire Et d'Arch&#233;ologie de La Lorraine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hamon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/815-n-36-deux-frontieres-aux-destins-croises" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemie Sharif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/41807.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928518v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.abes.fr/DB=2.1/CMD?ACT=SRCHA&amp;amp;IKT=7&amp;amp;SRT=RLV&amp;amp;TRM=978-2-74531-433-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cussenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758158v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01074022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112220" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751304v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN21005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>