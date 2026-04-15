--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -196,903 +196,903 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du vieillissement des batteries Li-ion pour les applications spatiales</w:t>
+                <w:t xml:space="preserve">Design of Experiments Methodology Applied to Satellites Lithium Batteries Aging Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Laurent</w:t>
+                <w:t xml:space="preserve">Didier Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Loup</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Maussion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dallas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SDEMPED53223.2025.11154307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167712v1</w:t>
+                <w:t xml:space="preserve">hal-05326357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Study of NMC622/Graphite Second Life Li-ion Battery Packs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assemblage de cellules PEM-BT et essais expérimentaux de reproductibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bru</w:t>
+                <w:t xml:space="preserve">Gautier Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Damay</w:t>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LAAS; LAPLACE, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, LAPLACE, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167687v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage de cellules PEM-BT et essais expérimentaux de reproductibilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation Study of NMC622/Graphite Second Life Li-ion Battery Packs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Jaafar</w:t>
+                <w:t xml:space="preserve">Lucas de O. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jarry</w:t>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LAPLACE, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, LAAS; LAPLACE, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167769v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du viellissement des batteries Li-ion pour les applications spatiales</w:t>
+                <w:t xml:space="preserve">Modélisation du vieillissement des batteries Li-ion pour les applications spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lacressonniere</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAAS; LAPLACE, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506675v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Experiments Methodology Applied to Satellites Lithium Batteries Aging Modeling</w:t>
+                <w:t xml:space="preserve">Modélisation du viellissement des batteries Li-ion pour les applications spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacressonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326357v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'une hybridation directe Pile à combustible PEM-HT -Batterie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analyse post-mortem de l’impact des harmoniques de courant hautes fréquences sur le vieillissement d’une PEMFC-HT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Stodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières FRH2, 07-11 Octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, La grande motte, France</w:t>
+              <w:t xml:space="preserve">Plénières FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855675v1</w:t>
+                <w:t xml:space="preserve">hal-04852647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse post-mortem de l’impact des harmoniques de courant hautes fréquences sur le vieillissement d’une PEMFC-HT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Stodel</w:t>
+                <w:t xml:space="preserve">Dimensionnement d'une hybridation directe Pile à combustible PEM-HT -Batterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pons</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Scohy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières FRH2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">Plénières FRH2, 07-11 Octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La grande motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852647v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to a review of lithium-ion batteries diagnostic methods for space applications</w:t>
               </w:r>
@@ -1117,51 +1117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Edition of the IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2023, Chania, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1189,390 +1189,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Modes estimation tool for Second life Li-ion batteries with inhomogeneous lithium distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des harmoniques de courant sur les piles à combustible et les électrolyseurs de type PEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Albuquerque</w:t>
+                <w:t xml:space="preserve">François Parache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Plénières FRH2, 22-26 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159980v1</w:t>
+                <w:t xml:space="preserve">hal-04852113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Capacity Analysis as a diagnostic method applied to second life Li-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Degradation Modes estimation tool for Second life Li-ion batteries with inhomogeneous lithium distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Forgez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022, 14th International Conference of the International Association for Mathematics and Computer in Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673979v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des harmoniques de courant sur les piles à combustible et les électrolyseurs de type PEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Turpin</w:t>
+                <w:t xml:space="preserve">Incremental Capacity Analysis as a diagnostic method applied to second life Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jarry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières FRH2, 22-26 Mai</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELECTRIMACS 2022, 14th International Conference of the International Association for Mathematics and Computer in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France. pp.451-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852113v1</w:t>
+                <w:t xml:space="preserve">hal-03673979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a lithium ion battery: comparison between first and second life batteries environmental impacts in microgrid applications</w:t>
               </w:r>
@@ -1597,51 +1597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto González López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1673,269 +1673,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Li-ion Batteries Modeling Choices For Microgrid Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sareni</w:t>
+                <w:t xml:space="preserve">Etude de l'impact d'harmoniques de courant hautes fréquences sur le vieillissement de monocellules PEM-HT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scohy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Plénières FRH2, 30 Mai – 3 Juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895725v1</w:t>
+                <w:t xml:space="preserve">hal-04852081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'impact d'harmoniques de courant hautes fréquences sur le vieillissement de monocellules PEM-HT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Jaafar</w:t>
+                <w:t xml:space="preserve">Analysis of the Li-ion Batteries Modeling Choices For Microgrid Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Scohy</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières FRH2, 30 Mai – 3 Juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852081v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converter used as a battery charger and a motor speed controller in an industrial truck</w:t>
               </w:r>
@@ -2012,103 +2012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact d'harmoniques de courant hautes fréquences sur le vieillissement de monocellules PEM-HT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scohy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières FRH2, 31 Mai – 4 Juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2133,103 +2133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement par optimisation d'une hybridation directe Pile à combustible PEM-HT -Batterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scohy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2254,103 +2254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sizing of a passive hybridization fuel cell-battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scohy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Computer and Energy Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2388,51 +2388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic analysis of second-life lithium-ion batteries integration in microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Birou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,77 +2518,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Baudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR HySPàC, 11-13 Juin 2019, Le Croisic (FRANCE), 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le Croisic, France</w:t>
@@ -2643,51 +2643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Varais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2725,51 +2725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALING OF WIND ENERGY CONVERSION SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Varais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,64 +2833,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BATTERY DYNAMIC MODEL IMPROVEMENT WITH PARAMETERS ESTIMATION AND EXPERIMENTAL VALIDATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier M Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,51 +2954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et hybridation d’une turbine à gaz avec une batterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3079,51 +3079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of a gas turbine with a battery for an APU function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,252 +3185,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a hybrid emergency network with low and medium voltage Li-Ion batteries for more electrical aircraft</w:t>
+                <w:t xml:space="preserve">’Experimental validation of a hybrid emergency network with low and medium voltage Li-Ion batteries for more electrical aircraf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fontes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roboam</w:t>
+                <w:t xml:space="preserve">Guillaume Fontès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE Conference, Lille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867941v1</w:t>
+                <w:t xml:space="preserve">hal-03865692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">’Experimental validation of a hybrid emergency network with low and medium voltage Li-Ion batteries for more electrical aircraf</w:t>
+                <w:t xml:space="preserve">Experimental validation of a hybrid emergency network with low and medium voltage Li-Ion batteries for more electrical aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fontès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE Conference, Lille, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6634664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865692v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Power Converter Devices embedded in a Hybrid Emergency Network for More Electrical Aircraft</w:t>
               </w:r>
@@ -3442,64 +3442,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rigo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3556,103 +3556,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Battery Models Integrating Energy Efficiency and Aging for the Design of Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3686,103 +3686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high frequency current ripples on the degradation of high-temperature PEM fuel cells (HT-PEMFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (54), pp.20734-20742. </w:t>
@@ -3846,64 +3846,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Varais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Mullins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3950,103 +3950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Sizing of a Fuel Cell-Lithium-Ion Battery Direct Hybridization System for Aeronautical Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scohy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (22), pp.7655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4093,77 +4093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced scale PHIL emulation concepts applied to power conversion systems with battery storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Varais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4223,77 +4223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of wind energy conversion system for time-accelerated and size-scaled experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Varais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4357,77 +4357,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Electrochemical Battery Models for Time-Accelerated and Size-Scaled Experiments on Test-Benches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio J. Junco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4500,64 +4500,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91, pp.72-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4727,90 +4727,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de caractérisation et de cyclage batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4841,103 +4841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet B2LIVE (Batteries de 2nde vie au Lithium Ion à Vieillissement caractérisé par Expérimentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4991,103 +4991,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d'une méthode de diagnostic pour la mise en oeuvre d'une batterie de seconde vie : étude du dimensionnement technico-économique d'un micro-réseau à stockage Li-ion de seconde vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5195,51 +5195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CBAFD78"/>
+    <w:nsid w:val="A729DAF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5426,51 +5426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-lacressonniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4144-1692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094998884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05167712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Chapel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05167687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de O. Albuquerque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05167769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Capdeville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonniere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05326357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scohy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stodel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04205950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapel Lorenzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271478" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04159980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albuquerque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03673979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_34" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04160005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise De Godoy Antunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03895725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867958v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219286" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453940v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Birou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215635" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mullins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Varais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cabello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M Cabello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Junco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Faucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaillant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Rideau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634664" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo Mariani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-023-00174-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04042863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102576" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03430673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14227655" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.2988220" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cabello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.05.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio J. Junco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2683398" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cassoret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brudny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20050008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04505960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04505925v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-lacressonniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4144-1692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094998884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05326357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Chapel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154307" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05167769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Capdeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05167687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de O. Albuquerque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05167712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonniere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stodel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scohy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04205950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapel Lorenzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271478" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04159980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albuquerque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03673979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04160005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise De Godoy Antunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03895725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867958v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219286" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453940v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Birou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215635" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mullins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Varais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cabello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M Cabello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Junco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Faucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaillant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Rideau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634664" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo Mariani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-023-00174-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04042863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102576" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03430673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14227655" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.2988220" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cabello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.05.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio J. Junco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2683398" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cassoret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brudny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20050008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04505960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04505925v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>