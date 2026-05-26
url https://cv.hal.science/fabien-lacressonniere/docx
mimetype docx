--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -5195,51 +5195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A729DAF2"/>
+    <w:nsid w:val="C9526EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>