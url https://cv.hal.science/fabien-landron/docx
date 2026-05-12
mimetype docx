--- v0 (2026-03-30)
+++ v1 (2026-05-12)
@@ -1089,165 +1089,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Storytelling et imaginaires des mafias // Récit sériel – Racconto seriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Teambuilding ORC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire du Récit Criminel, Université de Nice, MSHS, Jun 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Lo spettacolo della mafia – narrazioni e rappresentazioni delle mafie nel cinema e nella serialità televisiva dal 2000 ad oggi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Landron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giovani ambasciatori della legalità // Conseil de la Vallée – Consiglio Regionale della Valle d’Aosta et l’Università della Valle d’Aosta – Université de la Vallée d’Aoste (Osservatorio Regionale Antimafia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476617v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05056898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Francia è (ancora) italofila? Panoramica e prospettive sulla circolazione delle produzioni audiovisive italiane in Francia nel XXI° secolo</w:t>
               </w:r>
@@ -1447,247 +1447,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre ethnoscénographie et « nouveau cinéma sarde », re-présentations des figures du carrasecare sarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davia Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnavals, Travestissements et Rituels Antiques liés à la Forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’identità plurale dei personaggi della serie tv Generazione 56k in un contesto di diffusione transnazionale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Landron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(De)constructing Italians : produzione e ricezione globale dei personaggi italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identità plurale dei personaggi della serie tv Generazione 56k in un contesto di diffusione transnazionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Landron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(De)constructing Italians : produzione e ricezione globale dei personaggi italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Milano, Università Cattolica del Sacro Cuore di Milano, Feb 2022, Milano (on line), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056909v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05476663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doc (Nelle tue mani), da Rai 1 (Italia) a TF1 (Francia): il successo internazionale di un medical drama all’italiana</w:t>
               </w:r>
@@ -2357,165 +2357,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filmare l’isola (di) oggi: nuove rappresentazioni e nuovi stereotipi nel cinema sardo e corso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estetica, identità e industria culturale del cinema locale. Sardegna e periferie europee dagli anni novanta a oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELCAM – Università degli studi di Cagliari, Dec 2015, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Les autres, c’est nous” : regard sur l’Autre et regard(s) sur Soi dans Terraferma d’Emanuele Crialese (Italie, 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Landron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Étranger : altérité, altération, métissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabienne CRASTES, UMR CNRS 6240 LISA, Oct 2015, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057205v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05057194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italie et Italiens d’aujourd’hui dans le cinéma soci(ét)al d’Ivano De Matteo</w:t>
               </w:r>
@@ -3109,333 +3109,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tre metri sopra al cielo to Summertime: The Evolution of the filone giovanilistico over time and screens</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Three Steps over Heaven to Summertime: The Evolution of the “filone giovanilistico” Over Time and Screens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luca Barra; Danielle Hipkins; Catherine O'Rawe; Dana Renga. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Italian Youth Television</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave MacMillian, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinger Nature; Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-45, 2025, Contemporary Italian Youth Television, 978-3-031-98063-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98064-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056878v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">hal-05390506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veline ou Belve ? Notes sur la présence et la fonction de la femme dans l'entertainment télévisuel italien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Università di Corsica Pasquale Paoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les stéréotypes de genre dans la littérature, les arts, les médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albiana, 2025, 978-2-8241-1487-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veline ou Belve ? Notes sur la présence et la fonction de la femme dans l’entertainment télévisuel italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Landron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les stéréotypes de genre dans les arts, la littérature, les médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...101 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Tre metri sopra al cielo to Summertime: The Evolution of the filone giovanilistico over time and screens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Italian Youth Television</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Palgrave MacMillian, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98064-0_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390506v1</w:t>
+                <w:t xml:space="preserve">hal-05056878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distopie all'italiana: dystopian depiction of the Souths of Italy through the screens (Anna di N. Ammaniti and Mondocane di A. Celli, 2021)</w:t>
               </w:r>
@@ -3790,165 +3790,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessandro Borghi, attore camaleontico e sex symbol : un “nuovo divo” tra cinema e social media ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F a B I E N L a N D R O N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oltre l’inetto ? Rappresentazioni plurali della mascolinità nel cinema italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Meltemi – Università degli studi di Bari Aldo Moro, 2021, 978-8855193832</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un racconto – letterario e filmico – post traumatico condiviso: 20 sigarette (a Nassirya) di Aureliano Amadei (e Francesco Trento)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Landron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Cesati Editore, 2021, 978-88-7667-885-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056856v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05056863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’amuser de la sardité : la dérision au service de l’hommage dans L’uomo che comprò la luna, film de Paolo Zucca (2018)</w:t>
               </w:r>
@@ -4583,265 +4583,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RIMePOP n°2 - Une Corse... pop ? Entretien avec l'artiste ANTO FILS DE POP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davia Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://umrlisa.universita.corsica/plugins/actu/actu-front.php?id=10433&amp;id_site=90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNIVERSITÀ STATINALE DI TEATRU 5/8 GHJUNGHJU 2025 TEATRU IN LINGUA CORSA È IN LINGUE MINURITARIE, Table ronde U teatru in u Mediterraniu : a lingua cum’è scelta di creazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davia Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RIMeLAB n.2 : Café Citoyen « Le touriste en Alta Rocca, voyageur ou consommateur ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Landron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davia Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057354v1</w:t>
-              </w:r>
-[...161 lines deleted...]
-                <w:t xml:space="preserve">hal-04942393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIMePOP 3 : &amp;quot;Le français dans tous ses états : quand la dialectologie se fait pop !&amp;quot; avec Mathieu Avanzi</w:t>
               </w:r>
@@ -5109,184 +5109,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIMePOP n.1 : Les représentations de la mafia dans la culture populaire (séries tv, cinéma, réseaux sociaux)</w:t>
-[...86 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L'Avventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Landron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RIMePOP n.1 : Les représentations de la mafia dans la culture populaire (séries tv, cinéma, réseaux sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476337v1</w:t>
+                <w:t xml:space="preserve">Marcello Ravveduto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davia Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portivechju Film Festival : table ronde professionnelle « Territoire, cinéma et audiovisuel : où en est la filière corse? »</w:t>
               </w:r>
@@ -6096,51 +6096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDE51557"/>
+    <w:nsid w:val="7BCEFF59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6327,51 +6327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-landron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2997-0601" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056861v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Landron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/12392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Fedida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Benedetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Za&#239;em" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Luciani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willaume-Albertini W.Albertini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-8241-1487-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Gili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-98064-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98064-0_2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libri.unimi.it/index.php/milanoup/catalog/book/213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/milanoup.213.c418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F a B I E N L a N D R O N" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1g24582.13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brizzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Budor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Luneschi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ravveduto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05056893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-landron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2997-0601" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056861v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Landron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/12392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Fedida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Benedetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Za&#239;em" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Luciani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willaume-Albertini W.Albertini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-8241-1487-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Gili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-98064-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98064-0_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libri.unimi.it/index.php/milanoup/catalog/book/213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/milanoup.213.c418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F a B I E N L a N D R O N" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1g24582.13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brizzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Budor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Luneschi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ravveduto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05056893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>