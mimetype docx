--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3487,268 +3487,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat Néolithique récent du « Pré à Vaches » à Morains-le-Petit (Val-des-Marais, Marne)</w:t>
+                <w:t xml:space="preserve">La sépulture collective du Néolithique récent de Congy, Les Hayettes (Marne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure. </w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Polloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Cottiaux et Laure Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.189-309, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.423-444, 2014, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01159069v1</w:t>
+                <w:t xml:space="preserve">hal-01873611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture collective du Néolithique récent de Congy, Les Hayettes (Marne).</w:t>
+                <w:t xml:space="preserve">L’habitat Néolithique récent du « Pré à Vaches » à Morains-le-Petit (Val-des-Marais, Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Richard Cottiaux et Laure Salanova. </w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.423-444, 2014, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.189-309, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873611v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Néolithique récent à l’âge du Bronze dans le Centre Nord de la France : les étapes de l’évolution chrono-culturelle</w:t>
               </w:r>
@@ -5289,51 +5289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD76C9E9"/>
+    <w:nsid w:val="6F1F03FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5520,51 +5520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-langry-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0250-3635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gorb&#233;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2014.2506" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01485405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03013861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peltier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiol Sandrine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6S6J-7Z13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03572859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/29np-ph11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03883527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Clezio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-115/ap115_73-75.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guiblais-Starck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fourot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02460526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#233;na Frouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-langry-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0250-3635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gorb&#233;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2014.2506" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01485405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03013861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peltier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiol Sandrine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6S6J-7Z13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03572859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/29np-ph11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03883527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Clezio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-115/ap115_73-75.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guiblais-Starck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fourot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02460526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#233;na Frouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>