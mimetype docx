--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -3229,285 +3229,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection Joseph de Baye au Musée d’Archéologie Nationale.</w:t>
+                <w:t xml:space="preserve">Le mobilier de l’hypogée 2 du Mont-Aimé au Val-des-Marais (Marne) dans son cadre régional : nouvelles données.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline M. Renard</w:t>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïténa Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Polloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Cottiaux et Laure Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.313-372, 2014, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.389-410, 2014, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873649v1</w:t>
+                <w:t xml:space="preserve">hal-01873624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier de l’hypogée 2 du Mont-Aimé au Val-des-Marais (Marne) dans son cadre régional : nouvelles données.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La collection Joseph de Baye au Musée d’Archéologie Nationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Polloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïténa Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Donat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Polloni</w:t>
+                <w:t xml:space="preserve">Ewen Ihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Langry-François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Maingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Cottiaux et Laure Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.389-410, 2014, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.313-372, 2014, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873624v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture collective du Néolithique récent de Congy, Les Hayettes (Marne).</w:t>
               </w:r>
@@ -5289,51 +5289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F1F03FB"/>
+    <w:nsid w:val="17DB25FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5520,51 +5520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-langry-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0250-3635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gorb&#233;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2014.2506" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01485405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03013861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peltier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiol Sandrine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6S6J-7Z13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03572859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/29np-ph11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03883527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Clezio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-115/ap115_73-75.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guiblais-Starck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fourot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02460526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#233;na Frouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-langry-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0250-3635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gorb&#233;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2014.2506" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01485405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03013861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peltier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiol Sandrine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6S6J-7Z13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03572859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/29np-ph11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03883527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Clezio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-115/ap115_73-75.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guiblais-Starck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fourot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02460526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#233;na Frouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>