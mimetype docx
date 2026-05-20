--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -3229,285 +3229,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier de l’hypogée 2 du Mont-Aimé au Val-des-Marais (Marne) dans son cadre régional : nouvelles données.</w:t>
+                <w:t xml:space="preserve">La collection Joseph de Baye au Musée d’Archéologie Nationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Donat</w:t>
+                <w:t xml:space="preserve">Caroline M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Polloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïténa Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angélique Polloni</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Ihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Langry-François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Maingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Cottiaux et Laure Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.389-410, 2014, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.313-372, 2014, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873624v1</w:t>
+                <w:t xml:space="preserve">hal-01873649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection Joseph de Baye au Musée d’Archéologie Nationale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline M. Renard</w:t>
+                <w:t xml:space="preserve">Le mobilier de l’hypogée 2 du Mont-Aimé au Val-des-Marais (Marne) dans son cadre régional : nouvelles données.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïténa Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Polloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Cottiaux et Laure Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.313-372, 2014, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.389-410, 2014, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873649v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture collective du Néolithique récent de Congy, Les Hayettes (Marne).</w:t>
               </w:r>
@@ -5289,51 +5289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17DB25FE"/>
+    <w:nsid w:val="4B1FEDEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5520,51 +5520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-langry-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0250-3635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gorb&#233;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2014.2506" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01485405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03013861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peltier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiol Sandrine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6S6J-7Z13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03572859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/29np-ph11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03883527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Clezio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-115/ap115_73-75.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guiblais-Starck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fourot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02460526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#233;na Frouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-langry-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0250-3635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gorb&#233;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2014.2506" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01485405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03013861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peltier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiol Sandrine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6S6J-7Z13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03572859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/29np-ph11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03883527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Clezio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-115/ap115_73-75.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guiblais-Starck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fourot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02460526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#233;na Frouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>