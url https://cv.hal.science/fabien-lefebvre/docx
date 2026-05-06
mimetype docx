--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,2190 +66,2324 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of defect population on the fatigue strength anisotropy of alloys fabricated by L-PBF</w:t>
+                <w:t xml:space="preserve">Cyclic behavior of a γ’ precipitation-hardened nickel-base superalloy: Fundamental strengthening mechanisms impacted by hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Sreenivas Penkulinti</w:t>
+                <w:t xml:space="preserve">A. Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+                <w:t xml:space="preserve">M. Risbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+                <w:t xml:space="preserve">A. Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Verquin</w:t>
+                <w:t xml:space="preserve">J. Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+                <w:t xml:space="preserve">R. Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 203, pp.109294. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 201, pp.104700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.109294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2026.104700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328425v1</w:t>
+                <w:t xml:space="preserve">hal-05607028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the influence of defects on the multiaxial fatigue strength of additively manufactured alloys</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of defect population on the fatigue strength anisotropy of alloys fabricated by L-PBF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Sreeniva Penkulinti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sai Sreenivas Penkulinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonneric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Verquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.089⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 203, pp.109294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.109294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591659v1</w:t>
+                <w:t xml:space="preserve">hal-05328425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modeling of the influence of a proof load on the fatigue resistance of welded structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Mareau</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the influence of defects on the multiaxial fatigue strength of additively manufactured alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Sreeniva Penkulinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Verquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107604⟩</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.824-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278046v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of defects and microstructure on the fatigue durability of Inconel 718 obtained by additive layer manufacturing route</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization and numerical modeling of the influence of a proof load on the fatigue resistance of welded structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Nadot</w:t>
+                <w:t xml:space="preserve">Hugo Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cormier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Charles Mareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Hao Kan</w:t>
+                <w:t xml:space="preserve">Philippe Amuzuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.14163⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.107604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431805v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and defect sensitivities in the very high-cycle fatigue response of Laser Powder Bed Fused Ti–6Al–4V</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of defects and microstructure on the fatigue durability of Inconel 718 obtained by additive layer manufacturing route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imade Koutiri</w:t>
+                <w:t xml:space="preserve">Cesar‐moises Sanchez-Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+                <w:t xml:space="preserve">Yves Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Favier</w:t>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dupuy</w:t>
+                <w:t xml:space="preserve">Wen Hao Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174, pp.107710. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (12), pp.4678-4693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145858v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing very high-cycle fatigue specimens of additively manufactured Ti-6Al-4V with different porosities and microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Microstructure and defect sensitivities in the very high-cycle fatigue response of Laser Powder Bed Fused Ti–6Al–4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Koutiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.03.062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.107710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629448v1</w:t>
+                <w:t xml:space="preserve">hal-04145858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning-induced surface integrity for a fillet radius in a 316L austenitic stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing very high-cycle fatigue specimens of additively manufactured Ti-6Al-4V with different porosities and microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Koutiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+                <w:t xml:space="preserve">Corinne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fatigue Design 2021, International Conference Proceedings, 9th Edition, 38, pp.604-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.03.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2021.05.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03789764v1</w:t>
+                <w:t xml:space="preserve">hal-03629448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid characterization of the fatigue limit of additive-manufactured maraging steels using infrared measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turning-induced surface integrity for a fillet radius in a 316L austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+                <w:t xml:space="preserve">Maxime Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Duc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis van Robaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, Part A, pp.222 à 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2021.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039283v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03789764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-phase linear kinematic elastoplastic model for the HAZ of welded S355J2 steel under low-cycle fatigue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid characterization of the fatigue limit of additive-manufactured maraging steels using infrared measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Josse</w:t>
+                <w:t xml:space="preserve">Corentin Douellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Berckmans</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Verquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/CRMECA.38⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.101310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084639v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks related to the lack of lubrication on surface integrity in drilling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-phase linear kinematic elastoplastic model for the HAZ of welded S355J2 steel under low-cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Karaouni</w:t>
+                <w:t xml:space="preserve">Landry Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Masciantonio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Jourden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01138⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348 (3), pp.175-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/CRMECA.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084682v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast fatigue characterization by infrared thermography for additive manufacturing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Risks related to the lack of lubrication on surface integrity in drilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Karaouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Masciantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Jourden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2019.12.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04005021v1</w:t>
+                <w:t xml:space="preserve">hal-04084682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HFMI: understanding the mechanisms for fatigue life improvement and repair of welded structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fast fatigue characterization by infrared thermography for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Douellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Verquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.90-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2019.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669922v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-heating Method for Fatigue Limit Determination on Thermoplastic Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">HFMI: understanding the mechanisms for fatigue life improvement and repair of welded structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Elbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Revilla‐gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (4), pp.789--799</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253494v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of fatigue strength improvement of steel structures by hammer peening treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Elbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Revilla‐gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6th International Conference on Fatigue Design Nov 2015 Senlis, 133, pp.454-464. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques en fatigue à grands nombres de cycles des composites carbone époxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-heating Method for Fatigue Limit Determination on Thermoplastic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.25.181-200⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240283v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propriétés mécaniques en fatigue à grands nombres de cycles des composites carbone époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.181-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.25.181-200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">External Reference Samples for Residual Stress Analysis by X-Ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le-Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 996, pp.221-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2259,1138 +2393,1138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of stress field with neutron diffraction of welds based on a temper bead technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of non-destructive methods for residual and applied stress assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Advancing the contour method for the measurement of residual stress in polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Praveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroogh Hosseinzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRS 11 - The 11th International Conference of Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF2M; IJL, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057497v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation accélérée de la fatigue à grand nombre de cycles de pièces de fabrication additive par thermographie infrarouge et par machine de fatigue ultrasonique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of non-destructive methods for residual and applied stress assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Walaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICRS 11 - The 11th International Conference of Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M; IJL, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281680v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the contour method for the measurement of residual stress in polymer composites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation accélérée de la fatigue à grand nombre de cycles de pièces de fabrication additive par thermographie infrarouge et par machine de fatigue ultrasonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Koutiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS 11 - The 11th International Conference of Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M; IJL, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058709v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material removal correction in residual stress analyses by X-ray diffraction: a GFAC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Residual Stresses, ECRS-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round robin of external samples for residual stress analyses by X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Residual Stresses, ECRS-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d’un tissu carbone à matrice thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JST - AMAC - Transition statique – dynamique dans les matériaux et structures composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONERA Chatillon, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms responsible for the beneficial effect of hammer peening in welded structure under fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Revilla‐gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.761--768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3400,161 +3534,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en fatigue des matériaux métalliques (9Q249) : Fatigue des assemblages soudés, soudage à l'arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Huther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Techniques des Industries Mécaniques. 2015, Collection Performances, 978-2-36894-037-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3701,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sreenivas Penkulinti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109294" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sreeniva Penkulinti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amuzuga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hauteville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107604" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar&#8208;moises Sanchez-Camargo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hao Kan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Brot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Koutiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03789764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valiorgue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Robaeys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.05.031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03039283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Douellou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101310" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Josse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berckmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMECA.38" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girinon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Karaouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Masciantonio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jourden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04005021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Elbel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Revilla&#8208;gomez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jollivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Leray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.639" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Elbel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.615" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasniewski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cacot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le-Bec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.221" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Walaszek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouteille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Praveen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroogh Hosseinzadeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bouchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bergey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Billet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Huther" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05607028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Risbet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favergeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chantalat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2026.104700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sreenivas Penkulinti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sreeniva Penkulinti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amuzuga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hauteville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar&#8208;moises Sanchez-Camargo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hao Kan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Brot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Koutiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107710" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03789764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valiorgue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Robaeys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.05.031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03039283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Douellou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101310" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Josse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berckmans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMECA.38" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girinon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Karaouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Masciantonio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jourden" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04005021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Elbel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Revilla&#8208;gomez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Elbel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jollivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Leray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.639" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277508v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasniewski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cacot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le-Bec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Praveen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroogh Hosseinzadeh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bouchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Walaszek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouteille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bergey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Billet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Huther" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>