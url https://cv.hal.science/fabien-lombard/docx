--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> fabien lombard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate ProfessorSorbonne UniversitéLaboratoire d'Océanographie de Villefranche sur Mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8626-8782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108028747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-6702-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral microbiomes as reservoirs of unknown genomic and biosynthetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Racunica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 652 (8110), pp.686-693. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-026-10159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Lezzoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass‐to‐volume ratio as a central continuous functional trait for marine zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (9), pp.2673-2687. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.70171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging datasets of surface micro- to mesoplankton communities and microplastic across the Pacific and North Atlantic oceans from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Kristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.2761-2792. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-2761-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging datasets of surface micro- to mesoplankton communities and microplastic across the Pacific and North Atlantic oceans from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Kristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.2761-2792. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-2761-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for converting zooplankton traits to ecological insights are paved with findable, accessible, interoperable, and reusable (FAIR) data practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Titocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Durazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsaf017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche partitioning and plastisphere core microbiomes in the two most plastic polluted zones of the world ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (28), pp.41118-41136. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-33847-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corrales-Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.2971-2999. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging datasets of micro to mesoplankton communities and surface microplastic across the Pacific Ocean from the Tara Pacific Expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Kristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2024-507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in situ and ex situ plankton image data to reconstruct zooplankton (&gt;1 mm) volume and mass distribution in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Trudnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (5), pp.461-474. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbae046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton community structure in response to hydrothermal iron inputs along the Tonga-Kermadec arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1232923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Buitrago-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatinous larvacean zooplankton can enhance trophic transfer and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Hopcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kiørboe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel López-Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (10), pp.980-993. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2023.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Panaïotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (11), pp.1991-2005. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling marine zooplankton in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavenia Ratnarajah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Abu-Alhaija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.564. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-36241-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Technological advances for measuring planktonic components of the pelagic ecosystem: An integrated approach to data collection and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie G. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine S. Fileman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Benfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H. Wiebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1100998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.00060. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2022.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Veglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistaking plastic for zooplankton: Risk assessment of plastic ingestion in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabri-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O. Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (Part 2), pp.159011. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential clearance rates of microbial phylotypes by four appendicularian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dadon-Pilosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conley K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutherland Kr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genin A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 706, pp.73--89. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamilla Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional responses of aggregate‐colonizing copepods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (9), pp.2059-2072. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of eukaryotic diversity from the surface to the deep-ocean sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Barrenechea Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lejzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj9309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-Scale Underway Quantitative Survey of Surface Microplankton Using Affordable Collection and Imaging Tools Deployed From Tara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Oddone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.916025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlanktoScope: Affordable Modular Quantitative Imaging Platform for Citizen Oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongquan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.949428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach to estimate relative phytoplankton cell abundances from metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.16-40. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Plankton Imagery Dataflows Towards International Biodiversity Data Aggregators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martin-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Perez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klas Ove Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.6.94196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siliceous Rhizaria abundances and diversity in the Mediterranean Sea assessed by combined imaging and metabarcoding approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Llopis Monferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, 14p. :. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.895995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Panaïotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton Planet: A frugal, cooperative measure of aquatic life at the planetary scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.936972. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.936972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative assessment of the plastic debris load in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, Part 1, pp.155958. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Imaging and Omics in Plankton Surveys: State-of-the-Art, Challenges, and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.878803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic differentiation of three pico‐phytoplankton species in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (12), pp.6086-6099. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Airborne microplastic particles detected in the remote marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miri Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddo Pinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution patterns of marine nitrogen-fixers by imaging and molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Carsique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.4160. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24299-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion genomics uncover contrasting scenarios of genetic diversity in a widespread marine invader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martin Pujolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (51), pp.e2116211118. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2116211118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced monitoring of life in the sea is a critical component of conservation management and sustainable economic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Estes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Appeltans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nic Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Bednaršek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.104699. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel cycle of sea spray aerosol concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kostinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orit Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25579-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e6074. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne microplastic particles detected in the remote marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miri Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddo Pinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.e64. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-020-00061-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.650. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are tropical coastal reefs sinks or sources of mesozooplankton? A case study in a Brazilian marine protected area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleice S. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schwamborn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.1107-1120. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-019-01860-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya M Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey taxonomy rather than size determines salp diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayelet Dadon-Pilosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amatzia Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly R Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitai Yahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (5), pp.1996-2010. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.214. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From egg to maturity: a closed system for complete life cycle studies of the holopelagic jellyfish Pelagia noctiluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic Ingestion by Gelatinous Zooplankton May Lower Efficiency of the Biological Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Croot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sheahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Doyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (9), pp.5387-5395. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b07174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of invasive ctenophore Mnemiopsis leidyi distribution and variability in different recipient environments of the Eurasian seas: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Shiganova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Molinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.104791. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic and cyanobacterial communities associated with marine snow particles in the oligotrophic Sargasso Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regitze B C Lundgreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachia J Traving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8891. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45146-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the bloom: Molecular response of pelagic tunicates to fluctuating food availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sordino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore d'Aniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Nittoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.292-307. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellyfish blooms: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica L. Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Condon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy H. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 591, pp.3-5. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiont Chloroplasts Remain Active During Bleaching-Like Response Induced by Thermal Stress in Collozoum pelagicum (Collodaria, Retaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Linhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mendez-Sandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.387. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (16), pp.5249-5269. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZooScanNet: plankton images captured with the ZooScan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/55741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of plankton communities in areas of European eel larvae distribution in the Sargasso Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Munk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkel Gissel Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam W. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (4), pp.362-375. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fby025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean current connectivity propelling the secondary spread of a marine invasive comb jelly across western Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor T. Langenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Antajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Huwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.814-827. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammoth grazers on the ocean's minuteness: a review of selective feeding using mucous meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats R Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly R Sutherland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 285 (1978), pp.20180056. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of SAR11 bacteria facilitate grazing avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayelet Dadon-Pilosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (12), pp.1608-1615. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-017-0030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Surface properties of SAR11 bacteria facilitate grazing avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayelet Dadon-Pilosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats R. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (12), pp.1696. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-017-0064-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initial carbon export assessment in the Mediterranean Sea based on drifting sediment traps and the Underwater Vision Profiler data sets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernille Stemann Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.107-119. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration of fragile planktonic zooplankton: Extending the possibilities with a single method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. S. Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 471, pp.226--231. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2015.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected impacts of climate change and ocean acidification on the global biogeography of planktonic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilla Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (10), pp.2873-2889. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-2873-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative muscle development of scyphozoan jellyfish with simple and complex life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca R Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tiozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K S Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey W Dunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoDevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13227-015-0005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of nanoparticles in &amp;quot; jellyfish &amp;quot; mucus: a bio-inspired route to decontamination of nano-waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Patwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K.S. Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.11387 </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep11387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards improving copepod cultivation using modelling: the effects of density, crowding, cannibalism, tank design and strain selection on copepod egg production yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (7), pp.1638-1647. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/are.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and growth of the jellyfish Pelagia noctiluca in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K. S. Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Cuvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 510, pp.265-273. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration demands increase significantly with both temperature and mass in the invasive ctenophore Mnemiopsis leidyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. S. Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (3), pp.831-837. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbu008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual shrinking to enhance population survival: quantifying the reproductive and metabolic expenditures of a starving jellyfish, Pelagia noctiluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K. S. Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (6), pp.1585-1597. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbu079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene and last glacial maximum climate simulations with the IPSL model: part II: model-data comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilla Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.2469-2495. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00382-012-1499-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of early life stages of invasive and native ctenophores give clues to invasion and bloom potential in the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Bolte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirboe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.582-594. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbt001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepods use chemical trails to find sinking marine snow aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kiorboe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.185-192. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.1.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Type and Concentration of Ballasting Particles on Sinking Rate of Marine Snow Produced by the Appendicularian Oikopleura dioica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kiørboe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e75676. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene and Last Glacial Maximum climate simulations with the IPSL model--part I: comparing IPSL_CM5A to IPSL_CM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.2447-2468. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00382-012-1488-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Pelagia noctiluca (Cnidaria, Scyphozoa) in the Ligurian Sea (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (10), pp.874-885. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbs049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of summer winds and marine productivity in the tropical Indian Ocean in response to insolation forcing: data-model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mathien-Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.815-829. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-815-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen respiration rates of benthic foraminifera as measured with oxygen microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Risgaard-Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewi Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 396 (2), pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling planktic foraminifer growth and distribution using an ecophysiological multi-species approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.853-873. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-853-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazer cues induce stealth behavior in marine dinoflagellates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans H. Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kiorboe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (10), pp.4030-4034. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1011870108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.77 - 90. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine snow originating from appendicularian houses: Age-dependent settling characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kiorboe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (10), pp.1304-1313. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of appendicularians on detritus and export fluxes: a model approach at DyFAMed site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Gorsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/FBQ163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carbonate ion concentration and irradiance on calcification in planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bijma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gattuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), pp.247-255. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-247-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktic foraminiferal production along an offshore–onshore transect in the south-eastern Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (8), pp.1123-1135. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendicularian ecophysiology I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sainsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (4), pp.606 - 616. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the temperature dependent growth rates of planktic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle fluxes and recent sediment accumulation on the Aquitanian margin of Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect on respiration and photosynthesis of the symbiont-bearing planktonic foraminifera $Globigerinoides\ ruber$ , $Orbulina\ universa$ , and $Globigerinella\ siphonifera$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (1), pp.210-218. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.1.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendicularian ecophysiology. II. Modeling nutrition, metabolism, growth and reproduction of the appendicularian Oikopleura dioica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (4), pp.617 - 629. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2009.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global zoogeography of fragile macrozooplankton in the upper 100-1000 m inferred from the underwater video profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsh Youngbluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aino Hosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (3), pp.433-442. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsn010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of body mass, food concentration, temperature and filtering activity on the oxygen uptake of the appendicularian Oikopleura dioica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 301, pp.149 - 158. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/Meps301149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CMIP6 biogeochemical simulations to assess the effect of climate forcing on plankton size structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Vinicio Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning global plankton size distribution using the Pelagic Size Structure database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Y. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Oliver Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, New Orleans, Louisiana, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathways of plastic in the Mediterranean Sea and its potential impact on marine biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabri-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton size distribution in the Atlantic Ocean: recent estimates from a global pelagic size structure database and relationships with environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEcologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of shallow hydrothermalism on lithium content and lithium isotope composition of marine plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we ready for protist population metagenomics? Challenges to decipher drivers of genetic differentiation in marine planktonic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Marine Connectivity Conference (iMarco/Sea-Unicorn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working towards integration of new data describing biological essential ocean variables from marine coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Virtual, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integration of new data describing biological essential ocean variables from marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 - Aquatic Sciences for a Sustainable Future: Nurturing Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of image classification using several large plankton datasets: Convolutional Neural Networks improve detection of rare taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Panaiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boniface-Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography - ASLO, Jun 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the biology of the ocean through an integrated genomic and imaging approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mongoos Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVP6: a new low power, low cost and deep ocean rated imaging sensor for automatic quantification of particles and plankton from autonomous platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Coindat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of Plankton Communities seen by In Situ Imaging, from the Epi to the Mesopelagic Layers of the Global Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating Efforts to Define Marine Plankton Imagery Data and Metadata Best Practices and Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martin-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klas Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Unknown Region. pp.e58932, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.4.58932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global in situ monitoring of plankton using imaging systems: lessons learnt from the past 10 years of observation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBeR, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagia noctiluca as a model to uncover scyphozoan developmental mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Copley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rentzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the roots of bilaterian complexity: Insights from early emerging metazoans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evangelische Akademie Tutzing, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global in-situ imaging of large plankton and particles by the Underwater Vision Profiler in the upper kilometer of all oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, Oregon, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraminifer from the Bay of Biscay: seasonal flux and d18O variations in sediment trap and surface sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kuhnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dewilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORAMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF CLIMATE CHANGE AND OCEAN ACIDIFICATION ON THE BIOGEOGRAPHY OF FORAMIFERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilla Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle fluxes and recent sediment accumulation on the Aquitanian margin of Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Lončarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Sébastien, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of living planktonic foraminifera in the northern part of the Plateau des Landes (Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Lončarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Sébastien, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging for global observations of planktonic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Obs'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally consistent quantitative observations of planktonic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O. Irisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Obs'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Mediterranean Expedition: Assessing the Impact of Microplastics on Mediterranean Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Mazzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emmanuelle Kerros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Capri, Italy. pp.25-29, 2018, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71279-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplancton : macroplancton et séries à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cuzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-154, 2021, 978-1-78405-733-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton II. Macroplankton and Long-Term Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-146, 2020, 978-1-78630-586-2. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119704782.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaged-based analysis of the global distribution of zooplankton biomass through a habitat modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Panaïotis Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the jellyfish Pelagia Noctiluca to carbon export in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Crédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Depaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombard Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidi Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho Luis Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-resolved diversity and biosynthetic potential of the coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Miravet-Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia S.I. Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete zooplankton size spectra re-constructed from « in situ » imaging and Multinet data in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Trudnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlanktonScope: Affordable modular imaging platform for citizen oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongquan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton Planet : ‘seatizen’ oceanography to assess open ocean life at the planetary scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplasts of symbiotic microalgae remain active during bleaching induced by thermal stress in Collodaria (Radiolaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Linhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mendez Sandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note technique : Estimation de l'abondance du zooplancton gélatineux à partir de traits de chaluts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Antajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite; Ifremer; OFB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktoscope protocol for plankton imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie du zooplancton: de l’étude des processus à petite échelle jusqu’aux implications à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Sorbone Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04021176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId776"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> fabien lombard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate ProfessorSorbonne UniversitéLaboratoire d'Océanographie de Villefranche sur Mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8626-8782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108028747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.co.uk/citations?user=Ru0KQ04AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-6702-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral microbiomes as reservoirs of unknown genomic and biosynthetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Racunica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 652 (8110), pp.686-693. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-026-10159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Lezzoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass‐to‐volume ratio as a central continuous functional trait for marine zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (9), pp.2673-2687. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.70171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging datasets of surface micro- to mesoplankton communities and microplastic across the Pacific and North Atlantic oceans from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Kristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.2761-2792. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-2761-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging datasets of surface micro- to mesoplankton communities and microplastic across the Pacific and North Atlantic oceans from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Kristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.2761-2792. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-2761-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for converting zooplankton traits to ecological insights are paved with findable, accessible, interoperable, and reusable (FAIR) data practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Titocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Durazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsaf017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche partitioning and plastisphere core microbiomes in the two most plastic polluted zones of the world ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (28), pp.41118-41136. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-33847-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corrales-Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.2971-2999. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging datasets of micro to mesoplankton communities and surface microplastic across the Pacific Ocean from the Tara Pacific Expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Kristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2024-507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in situ and ex situ plankton image data to reconstruct zooplankton (&gt;1 mm) volume and mass distribution in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Trudnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (5), pp.461-474. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbae046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton community structure in response to hydrothermal iron inputs along the Tonga-Kermadec arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1232923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Buitrago-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Technological advances for measuring planktonic components of the pelagic ecosystem: An integrated approach to data collection and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie G. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine S. Fileman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Benfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H. Wiebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1100998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatinous larvacean zooplankton can enhance trophic transfer and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Hopcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kiørboe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel López-Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (10), pp.980-993. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2023.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Panaïotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (11), pp.1991-2005. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling marine zooplankton in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavenia Ratnarajah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Abu-Alhaija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.564. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-36241-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Veglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.00060. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2022.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential clearance rates of microbial phylotypes by four appendicularian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dadon-Pilosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conley K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutherland Kr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genin A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 706, pp.73--89. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistaking plastic for zooplankton: Risk assessment of plastic ingestion in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabri-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O. Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (Part 2), pp.159011. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamilla Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional responses of aggregate‐colonizing copepods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (9), pp.2059-2072. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of eukaryotic diversity from the surface to the deep-ocean sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Barrenechea Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lejzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj9309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-Scale Underway Quantitative Survey of Surface Microplankton Using Affordable Collection and Imaging Tools Deployed From Tara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Oddone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.916025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative assessment of the plastic debris load in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, Part 1, pp.155958. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Plankton Imagery Dataflows Towards International Biodiversity Data Aggregators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martin-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Perez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klas Ove Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.6.94196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siliceous Rhizaria abundances and diversity in the Mediterranean Sea assessed by combined imaging and metabarcoding approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Llopis Monferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, 14p. :. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.895995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Panaïotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton Planet: A frugal, cooperative measure of aquatic life at the planetary scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.936972. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.936972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlanktoScope: Affordable Modular Quantitative Imaging Platform for Citizen Oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongquan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.949428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach to estimate relative phytoplankton cell abundances from metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.16-40. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Imaging and Omics in Plankton Surveys: State-of-the-Art, Challenges, and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.878803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic differentiation of three pico‐phytoplankton species in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (12), pp.6086-6099. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution patterns of marine nitrogen-fixers by imaging and molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Carsique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.4160. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24299-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Airborne microplastic particles detected in the remote marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miri Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddo Pinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion genomics uncover contrasting scenarios of genetic diversity in a widespread marine invader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martin Pujolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (51), pp.e2116211118. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2116211118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced monitoring of life in the sea is a critical component of conservation management and sustainable economic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Estes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Appeltans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nic Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Bednaršek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.104699. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel cycle of sea spray aerosol concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kostinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orit Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25579-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e6074. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne microplastic particles detected in the remote marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miri Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddo Pinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.e64. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-020-00061-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.650. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic Ingestion by Gelatinous Zooplankton May Lower Efficiency of the Biological Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Croot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sheahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Doyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (9), pp.5387-5395. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b07174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey taxonomy rather than size determines salp diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayelet Dadon-Pilosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amatzia Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly R Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitai Yahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (5), pp.1996-2010. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.214. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From egg to maturity: a closed system for complete life cycle studies of the holopelagic jellyfish Pelagia noctiluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are tropical coastal reefs sinks or sources of mesozooplankton? A case study in a Brazilian marine protected area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleice S. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schwamborn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.1107-1120. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-019-01860-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya M Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of invasive ctenophore Mnemiopsis leidyi distribution and variability in different recipient environments of the Eurasian seas: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Shiganova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Molinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.104791. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic and cyanobacterial communities associated with marine snow particles in the oligotrophic Sargasso Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regitze B C Lundgreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachia J Traving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8891. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45146-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the bloom: Molecular response of pelagic tunicates to fluctuating food availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sordino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore d'Aniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Nittoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.292-307. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiont Chloroplasts Remain Active During Bleaching-Like Response Induced by Thermal Stress in Collozoum pelagicum (Collodaria, Retaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Linhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mendez-Sandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.387. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (16), pp.5249-5269. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellyfish blooms: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica L. Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Condon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy H. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 591, pp.3-5. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZooScanNet: plankton images captured with the ZooScan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/55741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of plankton communities in areas of European eel larvae distribution in the Sargasso Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Munk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkel Gissel Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam W. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (4), pp.362-375. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fby025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean current connectivity propelling the secondary spread of a marine invasive comb jelly across western Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor T. Langenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Antajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Huwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.814-827. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammoth grazers on the ocean's minuteness: a review of selective feeding using mucous meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats R Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly R Sutherland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 285 (1978), pp.20180056. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of SAR11 bacteria facilitate grazing avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayelet Dadon-Pilosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (12), pp.1608-1615. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-017-0030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Surface properties of SAR11 bacteria facilitate grazing avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayelet Dadon-Pilosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats R. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (12), pp.1696. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-017-0064-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initial carbon export assessment in the Mediterranean Sea based on drifting sediment traps and the Underwater Vision Profiler data sets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernille Stemann Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.107-119. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected impacts of climate change and ocean acidification on the global biogeography of planktonic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilla Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (10), pp.2873-2889. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-2873-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration of fragile planktonic zooplankton: Extending the possibilities with a single method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. S. Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 471, pp.226--231. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2015.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative muscle development of scyphozoan jellyfish with simple and complex life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca R Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tiozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K S Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey W Dunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoDevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13227-015-0005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of nanoparticles in &amp;quot; jellyfish &amp;quot; mucus: a bio-inspired route to decontamination of nano-waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Patwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K.S. Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.11387 </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep11387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards improving copepod cultivation using modelling: the effects of density, crowding, cannibalism, tank design and strain selection on copepod egg production yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (7), pp.1638-1647. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/are.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and growth of the jellyfish Pelagia noctiluca in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K. S. Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Cuvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 510, pp.265-273. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual shrinking to enhance population survival: quantifying the reproductive and metabolic expenditures of a starving jellyfish, Pelagia noctiluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K. S. Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (6), pp.1585-1597. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbu079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration demands increase significantly with both temperature and mass in the invasive ctenophore Mnemiopsis leidyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. S. Lilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (3), pp.831-837. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbu008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepods use chemical trails to find sinking marine snow aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kiorboe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.185-192. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.1.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene and last glacial maximum climate simulations with the IPSL model: part II: model-data comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilla Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.2469-2495. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00382-012-1499-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of early life stages of invasive and native ctenophores give clues to invasion and bloom potential in the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Bolte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirboe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.582-594. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbt001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Type and Concentration of Ballasting Particles on Sinking Rate of Marine Snow Produced by the Appendicularian Oikopleura dioica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kiørboe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e75676. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene and Last Glacial Maximum climate simulations with the IPSL model--part I: comparing IPSL_CM5A to IPSL_CM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.2447-2468. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00382-012-1488-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Pelagia noctiluca (Cnidaria, Scyphozoa) in the Ligurian Sea (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (10), pp.874-885. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbs049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of summer winds and marine productivity in the tropical Indian Ocean in response to insolation forcing: data-model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mathien-Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.815-829. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-815-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen respiration rates of benthic foraminifera as measured with oxygen microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Risgaard-Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewi Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 396 (2), pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling planktic foraminifer growth and distribution using an ecophysiological multi-species approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.853-873. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-853-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazer cues induce stealth behavior in marine dinoflagellates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans H. Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kiorboe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (10), pp.4030-4034. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1011870108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine snow originating from appendicularian houses: Age-dependent settling characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kiorboe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (10), pp.1304-1313. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.77 - 90. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of appendicularians on detritus and export fluxes: a model approach at DyFAMed site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Gorsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/FBQ163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carbonate ion concentration and irradiance on calcification in planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bijma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gattuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), pp.247-255. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-247-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle fluxes and recent sediment accumulation on the Aquitanian margin of Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the temperature dependent growth rates of planktic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktic foraminiferal production along an offshore–onshore transect in the south-eastern Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (8), pp.1123-1135. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendicularian ecophysiology I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sainsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (4), pp.606 - 616. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect on respiration and photosynthesis of the symbiont-bearing planktonic foraminifera $Globigerinoides\ ruber$ , $Orbulina\ universa$ , and $Globigerinella\ siphonifera$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (1), pp.210-218. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.1.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendicularian ecophysiology. II. Modeling nutrition, metabolism, growth and reproduction of the appendicularian Oikopleura dioica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (4), pp.617 - 629. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.Jmarsys.2009.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global zoogeography of fragile macrozooplankton in the upper 100-1000 m inferred from the underwater video profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsh Youngbluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aino Hosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (3), pp.433-442. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsn010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of body mass, food concentration, temperature and filtering activity on the oxygen uptake of the appendicularian Oikopleura dioica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 301, pp.149 - 158. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/Meps301149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CMIP6 biogeochemical simulations to assess the effect of climate forcing on plankton size structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Vinicio Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning global plankton size distribution using the Pelagic Size Structure database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Y. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Oliver Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, New Orleans, Louisiana, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathways of plastic in the Mediterranean Sea and its potential impact on marine biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabri-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton size distribution in the Atlantic Ocean: recent estimates from a global pelagic size structure database and relationships with environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEcologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of shallow hydrothermalism on lithium content and lithium isotope composition of marine plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we ready for protist population metagenomics? Challenges to decipher drivers of genetic differentiation in marine planktonic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Marine Connectivity Conference (iMarco/Sea-Unicorn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working towards integration of new data describing biological essential ocean variables from marine coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Virtual, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integration of new data describing biological essential ocean variables from marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 - Aquatic Sciences for a Sustainable Future: Nurturing Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of image classification using several large plankton datasets: Convolutional Neural Networks improve detection of rare taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Panaiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boniface-Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography - ASLO, Jun 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the biology of the ocean through an integrated genomic and imaging approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mongoos Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of Plankton Communities seen by In Situ Imaging, from the Epi to the Mesopelagic Layers of the Global Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVP6: a new low power, low cost and deep ocean rated imaging sensor for automatic quantification of particles and plankton from autonomous platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Coindat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating Efforts to Define Marine Plankton Imagery Data and Metadata Best Practices and Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martin-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klas Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Unknown Region. pp.e58932, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.4.58932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagia noctiluca as a model to uncover scyphozoan developmental mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Copley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rentzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the roots of bilaterian complexity: Insights from early emerging metazoans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evangelische Akademie Tutzing, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global in situ monitoring of plankton using imaging systems: lessons learnt from the past 10 years of observation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBeR, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global in-situ imaging of large plankton and particles by the Underwater Vision Profiler in the upper kilometer of all oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, Oregon, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraminifer from the Bay of Biscay: seasonal flux and d18O variations in sediment trap and surface sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kuhnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dewilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORAMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF CLIMATE CHANGE AND OCEAN ACIDIFICATION ON THE BIOGEOGRAPHY OF FORAMIFERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilla Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle fluxes and recent sediment accumulation on the Aquitanian margin of Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Lončarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Sébastien, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of living planktonic foraminifera in the northern part of the Plateau des Landes (Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Lončarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Sébastien, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging for global observations of planktonic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Obs'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally consistent quantitative observations of planktonic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O. Irisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Obs'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Mediterranean Expedition: Assessing the Impact of Microplastics on Mediterranean Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Mazzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emmanuelle Kerros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Capri, Italy. pp.25-29, 2018, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71279-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplancton : macroplancton et séries à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cuzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-154, 2021, 978-1-78405-733-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton II. Macroplankton and Long-Term Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-146, 2020, 978-1-78630-586-2. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119704782.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaged-based analysis of the global distribution of zooplankton biomass through a habitat modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Panaïotis Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the jellyfish Pelagia Noctiluca to carbon export in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Crédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Depaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombard Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidi Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho Luis Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-resolved diversity and biosynthetic potential of the coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Miravet-Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia S.I. Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete zooplankton size spectra re-constructed from « in situ » imaging and Multinet data in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Trudnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlanktonScope: Affordable modular imaging platform for citizen oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongquan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton Planet : ‘seatizen’ oceanography to assess open ocean life at the planetary scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplasts of symbiotic microalgae remain active during bleaching induced by thermal stress in Collodaria (Radiolaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Linhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mendez Sandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note technique : Estimation de l'abondance du zooplancton gélatineux à partir de traits de chaluts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Antajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite; Ifremer; OFB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktoscope protocol for plankton imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie du zooplancton: de l’étude des processus à petite échelle jusqu’aux implications à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Sorbone Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04021176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId777"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEEF825F"/>
+    <w:nsid w:val="04726FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-lombard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8626-8782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108028747" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6702-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607741v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Racunica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10159-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Kristan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2761-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33847-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-507" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vilain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1232923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hopcroft" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ki&#248;rboe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel L&#243;pez-Urrutia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.05.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abu-Alhaija" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Atkinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Batten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bax" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36241-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G. Pitois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine S. Fileman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Benfield" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Wiebe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1100998" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudena" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Irisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dadon-Pilosof" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conley K" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutherland Kr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genin A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14233" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957133v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Koski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12187" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oddone" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Guen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazile" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.916025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971225v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongquan Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.949428" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958791v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez Perez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas Ove M&#246;ller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.94196" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.895995" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155958" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.878803" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025596v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Trainic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel Flores" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddo Pinkas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00119-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03531081v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Ehrlich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin Pujolar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven K&#252;nzel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116211118" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406870v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Estes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Anderson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Appeltans" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Bax" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104699" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350257v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kostinski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Altaratz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dagan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25579-3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434730v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michel Flores" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00061-y" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661728v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleice S. Santos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01860-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02302266v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Dadon-Pilosof" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amatzia Genin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R Sutherland" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitai Yahel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11165" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386811v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz013" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955946v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Wieczorek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Croot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sheahan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doyle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07174" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439853v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Shiganova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sommer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javidpour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Molinero" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malej" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104791" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183469v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regitze B C Lundgreen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachia J Traving" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Ayala" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45146-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955981v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sordino" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Aniello" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15321" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505067v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L. Fuentes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. Purcell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Condon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy H. Lucas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12536" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046464v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Linhart" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez-Sandin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00387" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505057v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Munk" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkel Gissel Nielsen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Ayala" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam W. Tang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fby025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002281v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Niermann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor T. Langenberg" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Huwer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12742" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812596v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats R Conley" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0056" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025586v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats Conley" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Jacobi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Haber" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0030-5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020172v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats R. Conley" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0064-8" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437158v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Stemann Larsen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.08.015" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445152v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. S. Lilley" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.06.013" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJKD6JK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207717v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Roy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2873-2015" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153728v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Helm" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tiozzo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K S Lilley" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey W Dunn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0005-7" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01202430v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Patwa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.S. Lilley" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisset" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11387" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502732v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drillet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.12317" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZSLV52T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502778v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. S. Lilley" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cuvilliers" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10854" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502770v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu008" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502757v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu079" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873380v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mariotti" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1499-5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502633v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Bolte" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirboe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbt001" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502646v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiorboe" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.1.0185" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771755v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075676" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873377v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1488-8" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740688v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs049" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921933v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marzin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marti" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathien-Blard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-815-2011" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972334v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913924v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortijo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-853-2011" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020173v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Selander" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H. Jakobsen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kiorboe" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011870108" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020174v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.06.008" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69G834KP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655066v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vichi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gorsky" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ163" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200964v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Rocha" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijma" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-247-2010" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959695v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Retailleau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Howa" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schiebel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eynaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.12.021" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-596LW9L3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893832v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sainsbury" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.004" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB6HFLV9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913780v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spero" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2008.09.004" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM6JNBJ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959706v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.11.018" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSJ1BL8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913778v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.1.0210" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893831v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.005" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSP9L6GF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893853v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps301149" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638964v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194470v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194468v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Stock" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O'Brien" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026440v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Creach" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419320v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrisson" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024052v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Not" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Irisson" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024041v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaiotis" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carlotti" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024044v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kraus" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copley" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rentzsch" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024047v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558907v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhnt" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502902v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gehlen" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278246v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Lon&#269;ari&#263;" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278260v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Retailleau" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018679v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407570v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_4" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200031v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Goy" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cuzin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199632v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch4" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023030v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Pana&#239;otis Drago" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457579v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971945v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971975v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971941v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez Sandin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003132v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morandeau" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020900v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04021176v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-lombard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8626-8782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108028747" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.co.uk/citations?user=Ru0KQ04AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6702-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Racunica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10159-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Kristan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2761-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33847-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-507" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vilain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1232923" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G. Pitois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine S. Fileman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Benfield" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Wiebe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1100998" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hopcroft" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ki&#248;rboe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel L&#243;pez-Urrutia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.05.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abu-Alhaija" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Atkinson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Batten" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bax" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36241-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021214v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dadon-Pilosof" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conley K" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutherland Kr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genin A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14233" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959364v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Irisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957133v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Koski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12187" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877194v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oddone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Guen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazile" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.916025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155958" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958791v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez Perez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrison" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas Ove M&#246;ller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.94196" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847226v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.895995" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971225v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongquan Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.949428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956267v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.878803" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025596v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Trainic" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel Flores" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddo Pinkas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00119-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03531081v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Ehrlich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin Pujolar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven K&#252;nzel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116211118" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406870v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Estes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Anderson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Appeltans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Bax" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104699" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350257v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kostinski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Altaratz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dagan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25579-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434730v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michel Flores" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00061-y" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955946v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Wieczorek" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Croot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sheahan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doyle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07174" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02302266v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Dadon-Pilosof" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amatzia Genin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R Sutherland" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitai Yahel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11165" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386811v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661728v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleice S. Santos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01860-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439853v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Shiganova" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sommer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javidpour" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Molinero" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malej" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104791" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183469v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regitze B C Lundgreen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachia J Traving" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Ayala" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45146-7" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955981v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sordino" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Aniello" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15321" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046464v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Linhart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez-Sandin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00387" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505067v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L. Fuentes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. Purcell" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Condon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy H. Lucas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12536" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505057v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Munk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkel Gissel Nielsen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Ayala" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam W. Tang" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fby025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002281v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Niermann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor T. Langenberg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Huwer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12742" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812596v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats R Conley" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0056" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025586v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats Conley" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Jacobi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Haber" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0030-5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020172v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats R. Conley" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0064-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437158v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Stemann Larsen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.08.015" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207717v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Roy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2873-2015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445152v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. S. Lilley" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.06.013" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJKD6JK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153728v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Helm" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tiozzo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K S Lilley" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey W Dunn" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0005-7" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01202430v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Patwa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.S. Lilley" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisset" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11387" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502732v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drillet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.12317" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZSLV52T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502778v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. S. Lilley" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cuvilliers" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10854" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502757v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu079" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502770v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu008" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502646v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koski" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiorboe" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.1.0185" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873380v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mariotti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1499-5" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502633v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Bolte" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirboe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbt001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771755v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075676" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873377v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1488-8" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740688v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs049" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921933v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marzin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marti" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathien-Blard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-815-2011" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972334v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913924v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortijo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-853-2011" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020173v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Selander" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H. Jakobsen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kiorboe" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011870108" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020174v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.06.008" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69G834KP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655066v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vichi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gorsky" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ163" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200964v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Rocha" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijma" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-247-2010" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959706v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.11.018" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSJ1BL8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913780v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spero" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2008.09.004" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM6JNBJ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959695v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Retailleau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Howa" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schiebel" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eynaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.12.021" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-596LW9L3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893832v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sainsbury" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.004" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB6HFLV9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913778v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.1.0210" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893831v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Jmarsys.2009.01.005" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSP9L6GF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893853v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/Meps301149" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638964v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194470v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194468v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Stock" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O'Brien" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026440v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Creach" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419320v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrisson" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024052v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Not" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Irisson" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024041v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaiotis" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biard" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carlotti" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024044v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kraus" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copley" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rentzsch" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024047v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558907v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhnt" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502902v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gehlen" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278246v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Lon&#269;ari&#263;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278260v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Retailleau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018679v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407570v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_4" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200031v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Goy" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cuzin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199632v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch4" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023030v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Pana&#239;otis Drago" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457579v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971945v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971975v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971941v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez Sandin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003132v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morandeau" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020900v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04021176v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>